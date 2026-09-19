--- v0 (2026-06-13)
+++ v1 (2026-09-19)
@@ -635,50 +635,53 @@
   <si>
     <t>Eupatorium cannabinum</t>
   </si>
   <si>
     <t>Euphorbia esula</t>
   </si>
   <si>
     <t>Euphorbia helioscopia</t>
   </si>
   <si>
     <t>Euphorbia peplus</t>
   </si>
   <si>
     <t>Fallopia convolvulus</t>
   </si>
   <si>
     <t>Festuca brevipila</t>
   </si>
   <si>
     <t>Festuca gigantea</t>
   </si>
   <si>
     <t>Festuca ovina agg.</t>
   </si>
   <si>
+    <t>Festuca pallens</t>
+  </si>
+  <si>
     <t>Festuca pratensis agg.</t>
   </si>
   <si>
     <t>Festuca rubra subsp. rubra</t>
   </si>
   <si>
     <t>Ficaria verna</t>
   </si>
   <si>
     <t>Filago arvensis</t>
   </si>
   <si>
     <t>Filago minima</t>
   </si>
   <si>
     <t>Filipendula vulgaris</t>
   </si>
   <si>
     <t>Fragaria moschata</t>
   </si>
   <si>
     <t>Fragaria viridis</t>
   </si>
   <si>
     <t>Gagea lutea</t>
@@ -1770,53 +1773,50 @@
     <t>Telekia speciosa</t>
   </si>
   <si>
     <t>Teucrium scorodonia</t>
   </si>
   <si>
     <t>Thlaspi arvense</t>
   </si>
   <si>
     <t>Thuja occidentalis</t>
   </si>
   <si>
     <t>Thymus vulgaris</t>
   </si>
   <si>
     <t>Tilia ×europaea</t>
   </si>
   <si>
     <t>Torilis japonica</t>
   </si>
   <si>
     <t>Tragopogon orientalis</t>
   </si>
   <si>
     <t>Tragopogon pratensis subsp. minor</t>
-  </si>
-[...1 lines deleted...]
-    <t>Trifolium alpinum</t>
   </si>
   <si>
     <t>Trifolium arvense</t>
   </si>
   <si>
     <t>Trifolium campestre</t>
   </si>
   <si>
     <t>Trifolium dubium</t>
   </si>
   <si>
     <t>Trichophorum alpinum</t>
   </si>
   <si>
     <t>Trichophorum cespitosum</t>
   </si>
   <si>
     <t>Trollius altissimus</t>
   </si>
   <si>
     <t>Typha angustifolia</t>
   </si>
   <si>
     <t>Ulmus laevis</t>
   </si>
@@ -33667,30 +33667,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy6846c</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate13.13.2026</dc:subject>
+  <dc:subject>download.excel.exportDate19.19.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>