--- v0 (2026-06-14)
+++ v1 (2026-09-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="524">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="529">
   <si>
     <t>chybějící druhy</t>
   </si>
   <si>
     <t>Abies grandis</t>
   </si>
   <si>
     <t>Acer campestre</t>
   </si>
   <si>
     <t>Aconitum lycoctonum</t>
   </si>
   <si>
     <t>Aconitum variegatum</t>
   </si>
   <si>
     <t>Adoxa moschatellina</t>
   </si>
   <si>
     <t>Aesculus hippocastanum</t>
   </si>
   <si>
     <t>Agrostis gigantea</t>
   </si>
   <si>
@@ -353,50 +353,53 @@
   <si>
     <t>Centaurea phrygia</t>
   </si>
   <si>
     <t>Centaurea phrygia agg.</t>
   </si>
   <si>
     <t>Centaurea pseudophrygia</t>
   </si>
   <si>
     <t>Centaurea ×similata</t>
   </si>
   <si>
     <t>Cephalanthera damasonium</t>
   </si>
   <si>
     <t>Cerastium glutinosum</t>
   </si>
   <si>
     <t>Cerastium tomentosum</t>
   </si>
   <si>
     <t>Ceratophyllum demersum</t>
   </si>
   <si>
+    <t>Cichorium intybus</t>
+  </si>
+  <si>
     <t>Circaea ×intermedia</t>
   </si>
   <si>
     <t>Circaea lutetiana</t>
   </si>
   <si>
     <t>Cirsium ×wankelii</t>
   </si>
   <si>
     <t>Clinopodium vulgare</t>
   </si>
   <si>
     <t>Convallaria majalis</t>
   </si>
   <si>
     <t>Conyza canadensis</t>
   </si>
   <si>
     <t>Cornus mas</t>
   </si>
   <si>
     <t>Cornus sanguinea</t>
   </si>
   <si>
     <t>Cornus sericea</t>
@@ -968,68 +971,74 @@
   <si>
     <t>Noccaea caerulescens</t>
   </si>
   <si>
     <t>Nuphar lutea</t>
   </si>
   <si>
     <t>Nuphar pumila</t>
   </si>
   <si>
     <t>Nymphaea cv. div.</t>
   </si>
   <si>
     <t>Odontites vernus</t>
   </si>
   <si>
     <t>Odontites vernus subsp. serotinus</t>
   </si>
   <si>
     <t>Oenothera biennis</t>
   </si>
   <si>
     <t>Oenothera glazioviana</t>
   </si>
   <si>
+    <t>Oenothera issleri</t>
+  </si>
+  <si>
     <t>Oenothera oehlkersii</t>
   </si>
   <si>
     <t>Onopordum acanthium</t>
   </si>
   <si>
     <t>Ophioglossum vulgatum</t>
   </si>
   <si>
     <t>Orchis mascula</t>
   </si>
   <si>
     <t>Orthilia secunda</t>
   </si>
   <si>
     <t>Panicum dichotomiflorum</t>
   </si>
   <si>
+    <t>Panicum miliaceum</t>
+  </si>
+  <si>
     <t>Papaver rhoeas</t>
   </si>
   <si>
     <t>Parthenocissus inserta</t>
   </si>
   <si>
     <t>Persicaria amphibia</t>
   </si>
   <si>
     <t>Persicaria mitis</t>
   </si>
   <si>
     <t>Peucedanum palustre</t>
   </si>
   <si>
     <t>Phleum alpinum</t>
   </si>
   <si>
     <t>Physalis alkekengi</t>
   </si>
   <si>
     <t>Physocarpus opulifolius</t>
   </si>
   <si>
     <t>Phyteuma orbiculare</t>
@@ -1112,50 +1121,53 @@
   <si>
     <t>Polygonum aviculare</t>
   </si>
   <si>
     <t>Polygonum aviculare agg.</t>
   </si>
   <si>
     <t>Polypodium vulgare agg.</t>
   </si>
   <si>
     <t>Polystichum aculeatum</t>
   </si>
   <si>
     <t>Polystichum lonchitis</t>
   </si>
   <si>
     <t>Populus balsamifera</t>
   </si>
   <si>
     <t>Populus ×candicans</t>
   </si>
   <si>
     <t>Populus nigra</t>
   </si>
   <si>
+    <t>Portulaca oleracea</t>
+  </si>
+  <si>
     <t>Potamogeton berchtoldii</t>
   </si>
   <si>
     <t>Potentilla argentea</t>
   </si>
   <si>
     <t>Potentilla supina</t>
   </si>
   <si>
     <t>Potentilla verna</t>
   </si>
   <si>
     <t>Prunella grandiflora</t>
   </si>
   <si>
     <t>Prunus armeniaca</t>
   </si>
   <si>
     <t>Prunus cerasifera</t>
   </si>
   <si>
     <t>Prunus domestica</t>
   </si>
   <si>
     <t>Prunus padus subsp. padus</t>
@@ -1563,50 +1575,53 @@
     <t>Veronica anagallis-aquatica</t>
   </si>
   <si>
     <t>Veronica filiformis</t>
   </si>
   <si>
     <t>Veronica montana</t>
   </si>
   <si>
     <t>Veronica polita</t>
   </si>
   <si>
     <t>Veronica sublobata</t>
   </si>
   <si>
     <t>Veronica verna</t>
   </si>
   <si>
     <t>Vicia hirsuta</t>
   </si>
   <si>
     <t>Vicia sativa</t>
   </si>
   <si>
     <t>Vicia sylvatica</t>
+  </si>
+  <si>
+    <t>Vicia villosa subsp. varia</t>
   </si>
   <si>
     <t>Vinca minor</t>
   </si>
   <si>
     <t>Viola canina</t>
   </si>
   <si>
     <t>Viola reichenbachiana</t>
   </si>
   <si>
     <t>Viola riviniana</t>
   </si>
   <si>
     <t>Viscum album</t>
   </si>
   <si>
     <t>Viscum album subsp. abietis</t>
   </si>
   <si>
     <t>Zannichellia palustris</t>
   </si>
 </sst>
 </file>
 
@@ -4690,63 +4705,73 @@
       <c r="A520" s="2" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="521" spans="1:108">
       <c r="A521" s="2" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="522" spans="1:108">
       <c r="A522" s="2" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="523" spans="1:108">
       <c r="A523" s="2" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="524" spans="1:108">
       <c r="A524" s="2" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="525" spans="1:108">
-      <c r="A525" s="2"/>
+      <c r="A525" s="2" t="s">
+        <v>524</v>
+      </c>
     </row>
     <row r="526" spans="1:108">
-      <c r="A526" s="2"/>
+      <c r="A526" s="2" t="s">
+        <v>525</v>
+      </c>
     </row>
     <row r="527" spans="1:108">
-      <c r="A527" s="2"/>
+      <c r="A527" s="2" t="s">
+        <v>526</v>
+      </c>
     </row>
     <row r="528" spans="1:108">
-      <c r="A528" s="2"/>
+      <c r="A528" s="2" t="s">
+        <v>527</v>
+      </c>
     </row>
     <row r="529" spans="1:108">
-      <c r="A529" s="2"/>
+      <c r="A529" s="2" t="s">
+        <v>528</v>
+      </c>
     </row>
     <row r="530" spans="1:108">
       <c r="A530" s="2"/>
     </row>
     <row r="531" spans="1:108">
       <c r="A531" s="2"/>
     </row>
     <row r="532" spans="1:108">
       <c r="A532" s="2"/>
     </row>
     <row r="533" spans="1:108">
       <c r="A533" s="2"/>
     </row>
     <row r="534" spans="1:108">
       <c r="A534" s="2"/>
     </row>
     <row r="535" spans="1:108">
       <c r="A535" s="2"/>
     </row>
     <row r="536" spans="1:108">
       <c r="A536" s="2"/>
     </row>
     <row r="537" spans="1:108">
       <c r="A537" s="2"/>
     </row>
@@ -33162,30 +33187,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7148a</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate14.14.2026</dc:subject>
+  <dc:subject>download.excel.exportDate19.19.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>