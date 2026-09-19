--- v0 (2026-06-14)
+++ v1 (2026-09-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="515">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="508">
   <si>
     <t>chybějící druhy</t>
   </si>
   <si>
     <t>Acer campestre</t>
   </si>
   <si>
     <t>Acinos arvensis</t>
   </si>
   <si>
     <t>Aesculus hippocastanum</t>
   </si>
   <si>
     <t>Agrostemma githago</t>
   </si>
   <si>
     <t>Agrostis gigantea</t>
   </si>
   <si>
     <t>Achillea millefolium subsp. millefolium</t>
   </si>
   <si>
     <t>Alchemilla alpina</t>
   </si>
   <si>
@@ -110,53 +110,50 @@
   <si>
     <t>Anthemis cotula</t>
   </si>
   <si>
     <t>Anthemis tinctoria</t>
   </si>
   <si>
     <t>Anthyllis vulneraria</t>
   </si>
   <si>
     <t>Anthyllis vulneraria subsp. pseudovulneraria</t>
   </si>
   <si>
     <t>Aquilegia vulgaris</t>
   </si>
   <si>
     <t>Arabis glabra</t>
   </si>
   <si>
     <t>Arabis hirsuta</t>
   </si>
   <si>
     <t>Arctium lappa</t>
   </si>
   <si>
-    <t>Arenaria serpyllifolia</t>
-[...1 lines deleted...]
-  <si>
     <t>Armoracia rusticana</t>
   </si>
   <si>
     <t>Artemisia absinthium</t>
   </si>
   <si>
     <t>Artemisia campestris</t>
   </si>
   <si>
     <t>Asplenium ruta-muraria</t>
   </si>
   <si>
     <t>Astragalus glycyphyllos</t>
   </si>
   <si>
     <t>Atriplex sagittata</t>
   </si>
   <si>
     <t>Avena fatua</t>
   </si>
   <si>
     <t>Avena sativa</t>
   </si>
   <si>
     <t>Barbarea stricta</t>
@@ -176,53 +173,50 @@
   <si>
     <t>Bidens frondosa</t>
   </si>
   <si>
     <t>Bidens radiata</t>
   </si>
   <si>
     <t>Bidens tripartita</t>
   </si>
   <si>
     <t>Botrychium lunaria</t>
   </si>
   <si>
     <t>Botrychium multifidum</t>
   </si>
   <si>
     <t>Brachypodium pinnatum</t>
   </si>
   <si>
     <t>Brachypodium sylvaticum</t>
   </si>
   <si>
     <t>Brassica napus</t>
   </si>
   <si>
-    <t>Bromus hordeaceus</t>
-[...1 lines deleted...]
-  <si>
     <t>Bromus inermis</t>
   </si>
   <si>
     <t>Bromus secalinus</t>
   </si>
   <si>
     <t>Bromus sterilis</t>
   </si>
   <si>
     <t>Bromus tectorum</t>
   </si>
   <si>
     <t>Calamagrostis canescens</t>
   </si>
   <si>
     <t>Calamagrostis purpurea</t>
   </si>
   <si>
     <t>Callitriche palustris agg.</t>
   </si>
   <si>
     <t>Calystegia pulchra</t>
   </si>
   <si>
     <t>Campanula latifolia</t>
@@ -338,65 +332,59 @@
   <si>
     <t>Cerastium glutinosum</t>
   </si>
   <si>
     <t>Cerastium semidecandrum</t>
   </si>
   <si>
     <t>Cerastium tomentosum</t>
   </si>
   <si>
     <t>Ceratophyllum demersum</t>
   </si>
   <si>
     <t>Cirsium ×wankelii</t>
   </si>
   <si>
     <t>Clinopodium vulgare</t>
   </si>
   <si>
     <t>Conium maculatum</t>
   </si>
   <si>
     <t>Convallaria majalis</t>
   </si>
   <si>
-    <t>Conyza canadensis</t>
-[...1 lines deleted...]
-  <si>
     <t>Cornus sanguinea</t>
   </si>
   <si>
     <t>Corydalis cava</t>
   </si>
   <si>
     <t>Crataegus laevigata</t>
   </si>
   <si>
-    <t>Crepis capillaris</t>
-[...1 lines deleted...]
-  <si>
     <t>Crocus heuffelianus</t>
   </si>
   <si>
     <t>Crocus vernus</t>
   </si>
   <si>
     <t>Cruciata verna</t>
   </si>
   <si>
     <t>Cryptogramma crispa</t>
   </si>
   <si>
     <t>Cuscuta europaea</t>
   </si>
   <si>
     <t>Cytisus nigricans</t>
   </si>
   <si>
     <t>Dactylorhiza sambucina</t>
   </si>
   <si>
     <t>Dactylorhiza traunsteineri subsp. turfosa</t>
   </si>
   <si>
     <t>Daucus carota</t>
@@ -830,53 +818,50 @@
   <si>
     <t>Mentha ×verticillata agg.</t>
   </si>
   <si>
     <t>Menyanthes trifoliata</t>
   </si>
   <si>
     <t>Meum athamanticum</t>
   </si>
   <si>
     <t>Microrrhinum minus</t>
   </si>
   <si>
     <t>Mimulus guttatus</t>
   </si>
   <si>
     <t>Montia fontana</t>
   </si>
   <si>
     <t>Montia fontana nothosubsp. variabilis</t>
   </si>
   <si>
     <t>Montia fontana subsp. fontana</t>
   </si>
   <si>
-    <t>Myosotis arvensis</t>
-[...1 lines deleted...]
-  <si>
     <t>Myosotis palustris subsp. laxiflora</t>
   </si>
   <si>
     <t>Myosotis palustris subsp. palustris</t>
   </si>
   <si>
     <t>Myosotis ramosissima</t>
   </si>
   <si>
     <t>Myosotis stricta</t>
   </si>
   <si>
     <t>Myriophyllum alterniflorum</t>
   </si>
   <si>
     <t>Nasturtium officinale agg.</t>
   </si>
   <si>
     <t>Nuphar lutea</t>
   </si>
   <si>
     <t>Nuphar pumila</t>
   </si>
   <si>
     <t>Odontites vernus</t>
@@ -1082,83 +1067,77 @@
   <si>
     <t>Quercus petraea</t>
   </si>
   <si>
     <t>Quercus rubra</t>
   </si>
   <si>
     <t>Ranunculus acris subsp. acris</t>
   </si>
   <si>
     <t>Ranunculus aquatilis</t>
   </si>
   <si>
     <t>Ranunculus arvensis</t>
   </si>
   <si>
     <t>Ranunculus fluitans</t>
   </si>
   <si>
     <t>Ranunculus peltatus</t>
   </si>
   <si>
     <t>Ranunculus sceleratus</t>
   </si>
   <si>
-    <t>Ranunculus sect. Batrachium</t>
-[...1 lines deleted...]
-  <si>
     <t>Ranunculus trichophyllus</t>
   </si>
   <si>
     <t>Raphanus raphanistrum</t>
   </si>
   <si>
     <t>Reynoutria japonica</t>
   </si>
   <si>
     <t>Rhamnus cathartica</t>
   </si>
   <si>
     <t>Rhinanthus alectorolophus</t>
   </si>
   <si>
     <t>Rhododendron tomentosum</t>
   </si>
   <si>
     <t>Ribes nigrum</t>
   </si>
   <si>
     <t>Ribes uva-crispa subsp. uva-crispa</t>
   </si>
   <si>
     <t>Robinia pseudoacacia</t>
   </si>
   <si>
-    <t>Rorippa palustris</t>
-[...1 lines deleted...]
-  <si>
     <t>Rorippa sylvestris</t>
   </si>
   <si>
     <t>Rosa canina subsp. corymbifera</t>
   </si>
   <si>
     <t>Rosa ×centifolia</t>
   </si>
   <si>
     <t>Rosa dumalis subsp. coriifolia</t>
   </si>
   <si>
     <t>Rosa dumalis subsp. dumalis</t>
   </si>
   <si>
     <t>Rosa dumalis subsp. subcanina</t>
   </si>
   <si>
     <t>Rosa marginata</t>
   </si>
   <si>
     <t>Rosa rubiginosa</t>
   </si>
   <si>
     <t>Rosa rugosa</t>
@@ -1286,53 +1265,50 @@
   <si>
     <t>Senecio aquaticus</t>
   </si>
   <si>
     <t>Senecio ×decipiens</t>
   </si>
   <si>
     <t>Senecio inaequidens</t>
   </si>
   <si>
     <t>Setaria pumila</t>
   </si>
   <si>
     <t>Silene latifolia subsp. alba</t>
   </si>
   <si>
     <t>Sisymbrium strictissimum</t>
   </si>
   <si>
     <t>Solanum dulcamara</t>
   </si>
   <si>
     <t>Sonchus arvensis</t>
   </si>
   <si>
-    <t>Sonchus asper</t>
-[...1 lines deleted...]
-  <si>
     <t>Sorbus aucuparia var. aucuparia</t>
   </si>
   <si>
     <t>Sparganium erectum subsp. microcarpum</t>
   </si>
   <si>
     <t>Sparganium erectum subsp. neglectum</t>
   </si>
   <si>
     <t>Sparganium natans</t>
   </si>
   <si>
     <t>Spergula arvensis subsp. arvensis</t>
   </si>
   <si>
     <t>Spergula arvensis subsp. sativa</t>
   </si>
   <si>
     <t>Spiraea ×billardii</t>
   </si>
   <si>
     <t>Stachys palustris</t>
   </si>
   <si>
     <t>Stellaria media agg.</t>
@@ -1533,50 +1509,53 @@
     <t>Veronica sublobata</t>
   </si>
   <si>
     <t>Veronica verna</t>
   </si>
   <si>
     <t>Viburnum opulus</t>
   </si>
   <si>
     <t>Vicia angustifolia</t>
   </si>
   <si>
     <t>Vicia cracca agg.</t>
   </si>
   <si>
     <t>Vicia oreophila</t>
   </si>
   <si>
     <t>Vicia sativa</t>
   </si>
   <si>
     <t>Vicia sativa agg.</t>
   </si>
   <si>
     <t>Vicia tetrasperma</t>
+  </si>
+  <si>
+    <t>Vicia villosa subsp. varia</t>
   </si>
   <si>
     <t>Vinca minor</t>
   </si>
   <si>
     <t>Viola canina subsp. canina</t>
   </si>
   <si>
     <t>Viola canina subsp. ruppii</t>
   </si>
   <si>
     <t>Viola lutea</t>
   </si>
   <si>
     <t>Viola odorata</t>
   </si>
   <si>
     <t>Viola tricolor agg.</t>
   </si>
   <si>
     <t>Viola tricolor subsp. tricolor</t>
   </si>
   <si>
     <t>Zannichellia palustris</t>
   </si>
@@ -4583,83 +4562,69 @@
       <c r="A504" s="2" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="505" spans="1:108">
       <c r="A505" s="2" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="506" spans="1:108">
       <c r="A506" s="2" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="507" spans="1:108">
       <c r="A507" s="2" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="508" spans="1:108">
       <c r="A508" s="2" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="509" spans="1:108">
-      <c r="A509" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A509" s="2"/>
     </row>
     <row r="510" spans="1:108">
-      <c r="A510" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A510" s="2"/>
     </row>
     <row r="511" spans="1:108">
-      <c r="A511" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A511" s="2"/>
     </row>
     <row r="512" spans="1:108">
-      <c r="A512" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A512" s="2"/>
     </row>
     <row r="513" spans="1:108">
-      <c r="A513" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A513" s="2"/>
     </row>
     <row r="514" spans="1:108">
-      <c r="A514" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A514" s="2"/>
     </row>
     <row r="515" spans="1:108">
-      <c r="A515" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A515" s="2"/>
     </row>
     <row r="516" spans="1:108">
       <c r="A516" s="2"/>
     </row>
     <row r="517" spans="1:108">
       <c r="A517" s="2"/>
     </row>
     <row r="518" spans="1:108">
       <c r="A518" s="2"/>
     </row>
     <row r="519" spans="1:108">
       <c r="A519" s="2"/>
     </row>
     <row r="520" spans="1:108">
       <c r="A520" s="2"/>
     </row>
     <row r="521" spans="1:108">
       <c r="A521" s="2"/>
     </row>
     <row r="522" spans="1:108">
       <c r="A522" s="2"/>
     </row>
     <row r="523" spans="1:108">
       <c r="A523" s="2"/>
     </row>
@@ -33117,30 +33082,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7148b</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate14.14.2026</dc:subject>
+  <dc:subject>download.excel.exportDate19.19.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>