--- v0 (2026-06-13)
+++ v1 (2026-09-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="708">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="712">
   <si>
     <t>chybějící druhy</t>
   </si>
   <si>
     <t>Abies grandis</t>
   </si>
   <si>
     <t>Acer campestre</t>
   </si>
   <si>
     <t>Acer tataricum</t>
   </si>
   <si>
     <t>Aconitum plicatum</t>
   </si>
   <si>
     <t>Aconitum variegatum</t>
   </si>
   <si>
     <t>Acorus calamus</t>
   </si>
   <si>
     <t>Adoxa moschatellina</t>
   </si>
   <si>
@@ -413,50 +413,53 @@
   <si>
     <t>Centaurea ×similata</t>
   </si>
   <si>
     <t>Centaurium erythraea</t>
   </si>
   <si>
     <t>Cerastium arvense</t>
   </si>
   <si>
     <t>Cerastium glomeratum</t>
   </si>
   <si>
     <t>Cerastium glutinosum</t>
   </si>
   <si>
     <t>Cerastium tomentosum</t>
   </si>
   <si>
     <t>Ceratophyllum demersum</t>
   </si>
   <si>
     <t>Cicuta virosa</t>
   </si>
   <si>
+    <t>Cichorium intybus</t>
+  </si>
+  <si>
     <t>Circaea ×intermedia</t>
   </si>
   <si>
     <t>Circaea lutetiana</t>
   </si>
   <si>
     <t>Cirsium oleraceum</t>
   </si>
   <si>
     <t>Cirsium ×wankelii</t>
   </si>
   <si>
     <t>Clinopodium vulgare</t>
   </si>
   <si>
     <t>Coeloglossum viride</t>
   </si>
   <si>
     <t>Corallorhiza trifida</t>
   </si>
   <si>
     <t>Cornus mas</t>
   </si>
   <si>
     <t>Crataegus laevigata</t>
@@ -1136,74 +1139,80 @@
   <si>
     <t>Noccaea caerulescens</t>
   </si>
   <si>
     <t>Nuphar lutea</t>
   </si>
   <si>
     <t>Nymphoides peltata</t>
   </si>
   <si>
     <t>Odontites vernus</t>
   </si>
   <si>
     <t>Odontites vernus subsp. serotinus</t>
   </si>
   <si>
     <t>Oenanthe aquatica</t>
   </si>
   <si>
     <t>Oenothera biennis</t>
   </si>
   <si>
     <t>Oenothera glazioviana</t>
   </si>
   <si>
+    <t>Oenothera issleri</t>
+  </si>
+  <si>
     <t>Oenothera rubricaulis</t>
   </si>
   <si>
     <t>Ophioglossum vulgatum</t>
   </si>
   <si>
     <t>Oreopteris limbosperma</t>
   </si>
   <si>
     <t>Orchis mascula</t>
   </si>
   <si>
     <t>Origanum vulgare</t>
   </si>
   <si>
     <t>Orthilia secunda</t>
   </si>
   <si>
     <t>Oxalis corniculata</t>
   </si>
   <si>
     <t>Oxalis stricta</t>
   </si>
   <si>
+    <t>Panicum miliaceum</t>
+  </si>
+  <si>
     <t>Papaver rhoeas var. rhoeas</t>
   </si>
   <si>
     <t>Parnassia palustris</t>
   </si>
   <si>
     <t>Pastinaca sativa</t>
   </si>
   <si>
     <t>Pedicularis palustris</t>
   </si>
   <si>
     <t>Pedicularis sylvatica</t>
   </si>
   <si>
     <t>Peplis portula</t>
   </si>
   <si>
     <t>Persicaria amphibia</t>
   </si>
   <si>
     <t>Persicaria hydropiper</t>
   </si>
   <si>
     <t>Persicaria lapathifolia</t>
@@ -1350,50 +1359,53 @@
     <t>Polygala vulgaris agg.</t>
   </si>
   <si>
     <t>Polygonatum multiflorum</t>
   </si>
   <si>
     <t>Polygonatum odoratum</t>
   </si>
   <si>
     <t>Polygonum arenastrum</t>
   </si>
   <si>
     <t>Polygonum aviculare agg.</t>
   </si>
   <si>
     <t>Polypodium vulgare agg.</t>
   </si>
   <si>
     <t>Polystichum lonchitis</t>
   </si>
   <si>
     <t>Populus alba</t>
   </si>
   <si>
     <t>Populus ×canadensis</t>
+  </si>
+  <si>
+    <t>Portulaca oleracea</t>
   </si>
   <si>
     <t>Potamogeton alpinus</t>
   </si>
   <si>
     <t>Potamogeton berchtoldii</t>
   </si>
   <si>
     <t>Potamogeton crispus</t>
   </si>
   <si>
     <t>Potamogeton natans</t>
   </si>
   <si>
     <t>Potamogeton pusillus</t>
   </si>
   <si>
     <t>Potamogeton pusillus agg.</t>
   </si>
   <si>
     <t>Potamogeton trichoides</t>
   </si>
   <si>
     <t>Potentilla anserina</t>
   </si>
@@ -6162,60 +6174,68 @@
       <c r="A704" s="2" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="705" spans="1:108">
       <c r="A705" s="2" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="706" spans="1:108">
       <c r="A706" s="2" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="707" spans="1:108">
       <c r="A707" s="2" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="708" spans="1:108">
       <c r="A708" s="2" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="709" spans="1:108">
-      <c r="A709" s="2"/>
+      <c r="A709" s="2" t="s">
+        <v>708</v>
+      </c>
     </row>
     <row r="710" spans="1:108">
-      <c r="A710" s="2"/>
+      <c r="A710" s="2" t="s">
+        <v>709</v>
+      </c>
     </row>
     <row r="711" spans="1:108">
-      <c r="A711" s="2"/>
+      <c r="A711" s="2" t="s">
+        <v>710</v>
+      </c>
     </row>
     <row r="712" spans="1:108">
-      <c r="A712" s="2"/>
+      <c r="A712" s="2" t="s">
+        <v>711</v>
+      </c>
     </row>
     <row r="713" spans="1:108">
       <c r="A713" s="2"/>
     </row>
     <row r="714" spans="1:108">
       <c r="A714" s="2"/>
     </row>
     <row r="715" spans="1:108">
       <c r="A715" s="2"/>
     </row>
     <row r="716" spans="1:108">
       <c r="A716" s="2"/>
     </row>
     <row r="717" spans="1:108">
       <c r="A717" s="2"/>
     </row>
     <row r="718" spans="1:108">
       <c r="A718" s="2"/>
     </row>
     <row r="719" spans="1:108">
       <c r="A719" s="2"/>
     </row>
     <row r="720" spans="1:108">
       <c r="A720" s="2"/>
     </row>
@@ -34082,30 +34102,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7149c</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate13.13.2026</dc:subject>
+  <dc:subject>download.excel.exportDate19.19.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>