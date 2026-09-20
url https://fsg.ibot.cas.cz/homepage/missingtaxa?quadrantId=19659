--- v0 (2026-06-14)
+++ v1 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="507">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="512">
   <si>
     <t>chybějící druhy</t>
   </si>
   <si>
     <t>Abies grandis</t>
   </si>
   <si>
     <t>Aesculus hippocastanum</t>
   </si>
   <si>
     <t>Aethusa cynapium</t>
   </si>
   <si>
     <t>Aethusa cynapium agg.</t>
   </si>
   <si>
     <t>Agrostemma githago</t>
   </si>
   <si>
     <t>Agrostis gigantea</t>
   </si>
   <si>
     <t>Achillea nobilis</t>
   </si>
   <si>
@@ -296,50 +296,53 @@
   <si>
     <t>Centaurea jacea</t>
   </si>
   <si>
     <t>Centaurea jacea subsp. jacea</t>
   </si>
   <si>
     <t>Centaurea montana</t>
   </si>
   <si>
     <t>Centaurea phrygia</t>
   </si>
   <si>
     <t>Centaurea pseudophrygia × C. stenolepis</t>
   </si>
   <si>
     <t>Centaurea scabiosa</t>
   </si>
   <si>
     <t>Cerastium arvense</t>
   </si>
   <si>
     <t>Cicuta virosa</t>
   </si>
   <si>
+    <t>Cichorium intybus</t>
+  </si>
+  <si>
     <t>Circaea lutetiana</t>
   </si>
   <si>
     <t>Cirsium canum</t>
   </si>
   <si>
     <t>Cirsium ×hybridum</t>
   </si>
   <si>
     <t>Cirsium rivulare</t>
   </si>
   <si>
     <t>Cirsium ×wankelii</t>
   </si>
   <si>
     <t>Clinopodium vulgare</t>
   </si>
   <si>
     <t>Coeloglossum viride</t>
   </si>
   <si>
     <t>Corallorhiza trifida</t>
   </si>
   <si>
     <t>Cornus mas</t>
@@ -875,71 +878,77 @@
   <si>
     <t>Narcissus pseudonarcissus</t>
   </si>
   <si>
     <t>Noccaea caerulescens</t>
   </si>
   <si>
     <t>Nuphar lutea</t>
   </si>
   <si>
     <t>Nuphar pumila</t>
   </si>
   <si>
     <t>Nymphaea alba</t>
   </si>
   <si>
     <t>Odontites vernus</t>
   </si>
   <si>
     <t>Odontites vernus subsp. serotinus</t>
   </si>
   <si>
     <t>Oenothera biennis</t>
   </si>
   <si>
+    <t>Oenothera issleri</t>
+  </si>
+  <si>
     <t>Ophioglossum vulgatum</t>
   </si>
   <si>
     <t>Oreojuncus trifidus</t>
   </si>
   <si>
     <t>Oreopteris limbosperma</t>
   </si>
   <si>
     <t>Orchis mascula</t>
   </si>
   <si>
     <t>Origanum vulgare</t>
   </si>
   <si>
     <t>Oxalis corniculata</t>
   </si>
   <si>
     <t>Oxalis stricta</t>
   </si>
   <si>
+    <t>Panicum miliaceum</t>
+  </si>
+  <si>
     <t>Papaver rhoeas</t>
   </si>
   <si>
     <t>Papaver rhoeas var. rhoeas</t>
   </si>
   <si>
     <t>Parnassia palustris</t>
   </si>
   <si>
     <t>Pastinaca sativa</t>
   </si>
   <si>
     <t>Persicaria amphibia</t>
   </si>
   <si>
     <t>Persicaria lapathifolia</t>
   </si>
   <si>
     <t>Persicaria maculosa</t>
   </si>
   <si>
     <t>Petasites hybridus</t>
   </si>
   <si>
     <t>Peucedanum ostruthium</t>
@@ -1028,50 +1037,53 @@
   <si>
     <t>Polygala comosa</t>
   </si>
   <si>
     <t>Polygonatum multiflorum</t>
   </si>
   <si>
     <t>Polypodium vulgare agg.</t>
   </si>
   <si>
     <t>Polystichum lonchitis</t>
   </si>
   <si>
     <t>Populus alba</t>
   </si>
   <si>
     <t>Populus balsamifera</t>
   </si>
   <si>
     <t>Populus ×candicans</t>
   </si>
   <si>
     <t>Populus nigra</t>
   </si>
   <si>
+    <t>Portulaca oleracea</t>
+  </si>
+  <si>
     <t>Potamogeton alpinus</t>
   </si>
   <si>
     <t>Potamogeton crispus</t>
   </si>
   <si>
     <t>Potamogeton pusillus</t>
   </si>
   <si>
     <t>Potamogeton pusillus agg.</t>
   </si>
   <si>
     <t>Potamogeton trichoides</t>
   </si>
   <si>
     <t>Potentilla argentea</t>
   </si>
   <si>
     <t>Potentilla aurea</t>
   </si>
   <si>
     <t>Potentilla recta</t>
   </si>
   <si>
     <t>Potentilla supina</t>
@@ -1512,50 +1524,53 @@
     <t>Veratrum album</t>
   </si>
   <si>
     <t>Verbascum chaixii subsp. austriacum</t>
   </si>
   <si>
     <t>Verbascum lychnitis</t>
   </si>
   <si>
     <t>Veronica filiformis</t>
   </si>
   <si>
     <t>Veronica maritima</t>
   </si>
   <si>
     <t>Veronica officinalis var. alpestris</t>
   </si>
   <si>
     <t>Veronica officinalis var. officinalis</t>
   </si>
   <si>
     <t>Veronica scutellata</t>
   </si>
   <si>
     <t>Vicia cracca agg.</t>
+  </si>
+  <si>
+    <t>Vicia villosa subsp. varia</t>
   </si>
   <si>
     <t>Vinca minor</t>
   </si>
   <si>
     <t>Viola canina subsp. ruppii</t>
   </si>
   <si>
     <t>Viola collina</t>
   </si>
   <si>
     <t>Viola hirta</t>
   </si>
   <si>
     <t>Viscum album</t>
   </si>
   <si>
     <t>Viscum album subsp. abietis</t>
   </si>
   <si>
     <t>Viscum album subsp. austriacum</t>
   </si>
 </sst>
 </file>
 
@@ -4554,63 +4569,73 @@
       <c r="A503" s="2" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="504" spans="1:108">
       <c r="A504" s="2" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="505" spans="1:108">
       <c r="A505" s="2" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="506" spans="1:108">
       <c r="A506" s="2" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="507" spans="1:108">
       <c r="A507" s="2" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="508" spans="1:108">
-      <c r="A508" s="2"/>
+      <c r="A508" s="2" t="s">
+        <v>507</v>
+      </c>
     </row>
     <row r="509" spans="1:108">
-      <c r="A509" s="2"/>
+      <c r="A509" s="2" t="s">
+        <v>508</v>
+      </c>
     </row>
     <row r="510" spans="1:108">
-      <c r="A510" s="2"/>
+      <c r="A510" s="2" t="s">
+        <v>509</v>
+      </c>
     </row>
     <row r="511" spans="1:108">
-      <c r="A511" s="2"/>
+      <c r="A511" s="2" t="s">
+        <v>510</v>
+      </c>
     </row>
     <row r="512" spans="1:108">
-      <c r="A512" s="2"/>
+      <c r="A512" s="2" t="s">
+        <v>511</v>
+      </c>
     </row>
     <row r="513" spans="1:108">
       <c r="A513" s="2"/>
     </row>
     <row r="514" spans="1:108">
       <c r="A514" s="2"/>
     </row>
     <row r="515" spans="1:108">
       <c r="A515" s="2"/>
     </row>
     <row r="516" spans="1:108">
       <c r="A516" s="2"/>
     </row>
     <row r="517" spans="1:108">
       <c r="A517" s="2"/>
     </row>
     <row r="518" spans="1:108">
       <c r="A518" s="2"/>
     </row>
     <row r="519" spans="1:108">
       <c r="A519" s="2"/>
     </row>
     <row r="520" spans="1:108">
       <c r="A520" s="2"/>
     </row>
@@ -33077,30 +33102,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7049c</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate14.14.2026</dc:subject>
+  <dc:subject>download.excel.exportDate20.20.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>