--- v0 (2026-06-14)
+++ v1 (2026-09-19)
@@ -356,53 +356,50 @@
   <si>
     <t>Carex flacca</t>
   </si>
   <si>
     <t>Carex flava agg.</t>
   </si>
   <si>
     <t>Carex hirta</t>
   </si>
   <si>
     <t>Carex lasiocarpa</t>
   </si>
   <si>
     <t>Carex lepidocarpa</t>
   </si>
   <si>
     <t>Carex montana</t>
   </si>
   <si>
     <t>Carex muricata</t>
   </si>
   <si>
     <t>Carex paniculata</t>
   </si>
   <si>
-    <t>Carex praecox</t>
-[...1 lines deleted...]
-  <si>
     <t>Carex riparia</t>
   </si>
   <si>
     <t>Carex ×vratislaviensis</t>
   </si>
   <si>
     <t>Carpinus betulus</t>
   </si>
   <si>
     <t>Carum carvi</t>
   </si>
   <si>
     <t>Centaurea cyanus</t>
   </si>
   <si>
     <t>Centaurea jacea</t>
   </si>
   <si>
     <t>Centaurea montana</t>
   </si>
   <si>
     <t>Centaurea phrygia agg.</t>
   </si>
   <si>
     <t>Centaurea pseudophrygia × C. stenolepis</t>
@@ -1980,50 +1977,53 @@
     <t>Vicia angustifolia</t>
   </si>
   <si>
     <t>Vicia dumetorum</t>
   </si>
   <si>
     <t>Vicia hirsuta</t>
   </si>
   <si>
     <t>Vicia lathyroides</t>
   </si>
   <si>
     <t>Vicia pisiformis</t>
   </si>
   <si>
     <t>Vicia sativa</t>
   </si>
   <si>
     <t>Vicia sylvatica</t>
   </si>
   <si>
     <t>Vicia tetrasperma</t>
   </si>
   <si>
     <t>Vicia villosa</t>
+  </si>
+  <si>
+    <t>Vicia villosa subsp. varia</t>
   </si>
   <si>
     <t>Vinca minor</t>
   </si>
   <si>
     <t>Viola canina subsp. canina</t>
   </si>
   <si>
     <t>Viola hirta</t>
   </si>
   <si>
     <t>Viola odorata</t>
   </si>
   <si>
     <t>Viola tricolor</t>
   </si>
   <si>
     <t>Viola tricolor agg.</t>
   </si>
   <si>
     <t>Viola tricolor subsp. polychroma</t>
   </si>
   <si>
     <t>Viscum album subsp. abietis</t>
   </si>
@@ -33872,30 +33872,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7049a</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate14.14.2026</dc:subject>
+  <dc:subject>download.excel.exportDate19.19.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>