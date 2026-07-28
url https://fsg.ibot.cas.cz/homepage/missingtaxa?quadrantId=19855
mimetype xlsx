--- v0 (2026-06-03)
+++ v1 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="433">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="435">
   <si>
     <t>chybějící druhy</t>
   </si>
   <si>
     <t>Acer tataricum</t>
   </si>
   <si>
     <t>Aconitum lycoctonum</t>
   </si>
   <si>
     <t>Acorus calamus</t>
   </si>
   <si>
     <t>Aethusa cynapium</t>
   </si>
   <si>
     <t>Agrimonia procera</t>
   </si>
   <si>
     <t>Agrostis stolonifera agg.</t>
   </si>
   <si>
     <t>Ajuga genevensis</t>
   </si>
   <si>
@@ -287,59 +287,59 @@
   <si>
     <t>Centaurea stoebe</t>
   </si>
   <si>
     <t>Centaurium erythraea</t>
   </si>
   <si>
     <t>Cerastium glutinosum</t>
   </si>
   <si>
     <t>Cicuta virosa</t>
   </si>
   <si>
     <t>Circaea lutetiana</t>
   </si>
   <si>
     <t>Cirsium ×affine</t>
   </si>
   <si>
     <t>Cirsium rivulare</t>
   </si>
   <si>
     <t>Cirsium ×wankelii</t>
   </si>
   <si>
+    <t>Coeloglossum viride</t>
+  </si>
+  <si>
     <t>Convallaria majalis</t>
   </si>
   <si>
     <t>Conyza canadensis</t>
   </si>
   <si>
-    <t>Corallorhiza trifida</t>
-[...1 lines deleted...]
-  <si>
     <t>Crataegus laevigata</t>
   </si>
   <si>
     <t>Crataegus ×macrocarpa</t>
   </si>
   <si>
     <t>Crepis capillaris</t>
   </si>
   <si>
     <t>Cystopteris fragilis</t>
   </si>
   <si>
     <t>Cytisus nigricans</t>
   </si>
   <si>
     <t>Cytisus scoparius</t>
   </si>
   <si>
     <t>Dactylorhiza incarnata</t>
   </si>
   <si>
     <t>Dactylorhiza sambucina</t>
   </si>
   <si>
     <t>Daucus carota</t>
@@ -587,50 +587,53 @@
   <si>
     <t>Chenopodium ficifolium</t>
   </si>
   <si>
     <t>Chenopodium glaucum</t>
   </si>
   <si>
     <t>Chenopodium polyspermum</t>
   </si>
   <si>
     <t>Impatiens glandulifera</t>
   </si>
   <si>
     <t>Impatiens parviflora</t>
   </si>
   <si>
     <t>Iris pseudacorus</t>
   </si>
   <si>
     <t>Iris sibirica</t>
   </si>
   <si>
     <t>Isoëtes echinospora</t>
   </si>
   <si>
+    <t>Isoëtes lacustris</t>
+  </si>
+  <si>
     <t>Isolepis setacea</t>
   </si>
   <si>
     <t>Juncus alpinoarticulatus</t>
   </si>
   <si>
     <t>Juncus bufonius agg.</t>
   </si>
   <si>
     <t>Juncus compressus</t>
   </si>
   <si>
     <t>Juncus squarrosus</t>
   </si>
   <si>
     <t>Juncus tenuis</t>
   </si>
   <si>
     <t>Lactuca serriola</t>
   </si>
   <si>
     <t>Lamium purpureum</t>
   </si>
   <si>
     <t>Lathraea squamaria</t>
@@ -1293,50 +1296,53 @@
     <t>Vicia angustifolia</t>
   </si>
   <si>
     <t>Vicia angustifolia var. segetalis</t>
   </si>
   <si>
     <t>Vicia cracca agg.</t>
   </si>
   <si>
     <t>Vicia faba</t>
   </si>
   <si>
     <t>Vicia hirsuta</t>
   </si>
   <si>
     <t>Vicia sativa</t>
   </si>
   <si>
     <t>Vicia sativa agg.</t>
   </si>
   <si>
     <t>Vicia sylvatica</t>
   </si>
   <si>
     <t>Vicia tetrasperma</t>
+  </si>
+  <si>
+    <t>Vicia villosa</t>
   </si>
   <si>
     <t>Viola arvensis</t>
   </si>
   <si>
     <t>Viola collina</t>
   </si>
   <si>
     <t>Viola tricolor subsp. polychroma</t>
   </si>
   <si>
     <t>Viscaria vulgaris</t>
   </si>
   <si>
     <t>Vulpia bromoides</t>
   </si>
   <si>
     <t>Vulpia myuros</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -3962,54 +3968,58 @@
       <c r="A429" s="2" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="430" spans="1:108">
       <c r="A430" s="2" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="431" spans="1:108">
       <c r="A431" s="2" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="432" spans="1:108">
       <c r="A432" s="2" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="433" spans="1:108">
       <c r="A433" s="2" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="434" spans="1:108">
-      <c r="A434" s="2"/>
+      <c r="A434" s="2" t="s">
+        <v>433</v>
+      </c>
     </row>
     <row r="435" spans="1:108">
-      <c r="A435" s="2"/>
+      <c r="A435" s="2" t="s">
+        <v>434</v>
+      </c>
     </row>
     <row r="436" spans="1:108">
       <c r="A436" s="2"/>
     </row>
     <row r="437" spans="1:108">
       <c r="A437" s="2"/>
     </row>
     <row r="438" spans="1:108">
       <c r="A438" s="2"/>
     </row>
     <row r="439" spans="1:108">
       <c r="A439" s="2"/>
     </row>
     <row r="440" spans="1:108">
       <c r="A440" s="2"/>
     </row>
     <row r="441" spans="1:108">
       <c r="A441" s="2"/>
     </row>
     <row r="442" spans="1:108">
       <c r="A442" s="2"/>
     </row>
     <row r="443" spans="1:108">
       <c r="A443" s="2"/>
     </row>
@@ -32707,30 +32717,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7249d</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate03.3.2026</dc:subject>
+  <dc:subject>download.excel.exportDate28.28.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>