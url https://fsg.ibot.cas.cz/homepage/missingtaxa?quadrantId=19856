--- v0 (2026-07-27)
+++ v1 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="429">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="435">
   <si>
     <t>chybějící druhy</t>
   </si>
   <si>
     <t>Acinos arvensis</t>
   </si>
   <si>
     <t>Aesculus hippocastanum</t>
   </si>
   <si>
     <t>Aethusa cynapium</t>
   </si>
   <si>
     <t>Agrimonia eupatoria</t>
   </si>
   <si>
     <t>Agrimonia procera</t>
   </si>
   <si>
     <t>Agrostemma githago</t>
   </si>
   <si>
     <t>Agrostis stolonifera agg.</t>
   </si>
   <si>
@@ -347,119 +347,128 @@
   <si>
     <t>Dactylorhiza ×braunii</t>
   </si>
   <si>
     <t>Dactylorhiza ×dufftiana</t>
   </si>
   <si>
     <t>Dactylorhiza ×silvae-gabretae</t>
   </si>
   <si>
     <t>Dactylorhiza traunsteineri subsp. traunsteineri</t>
   </si>
   <si>
     <t>Descurainia sophia</t>
   </si>
   <si>
     <t>Dianthus superbus</t>
   </si>
   <si>
     <t>Digitalis purpurea</t>
   </si>
   <si>
     <t>Digitaria ischaemum</t>
   </si>
   <si>
+    <t>Digitaria sanguinalis var. sanguinalis</t>
+  </si>
+  <si>
     <t>Diphasiastrum alpinum</t>
   </si>
   <si>
     <t>Diphasiastrum complanatum</t>
   </si>
   <si>
     <t>Diphasiastrum ×issleri</t>
   </si>
   <si>
     <t>Dipsacus fullonum</t>
   </si>
   <si>
     <t>Dryopteris affinis agg.</t>
   </si>
   <si>
     <t>Dryopteris carthusiana agg.</t>
   </si>
   <si>
     <t>Dryopteris cristata</t>
   </si>
   <si>
+    <t>Duchesnea indica</t>
+  </si>
+  <si>
     <t>Echinochloa crus-galli</t>
   </si>
   <si>
     <t>Eleocharis mamillata</t>
   </si>
   <si>
     <t>Eleocharis mamillata subsp. austriaca</t>
   </si>
   <si>
     <t>Eleocharis mamillata subsp. mamillata</t>
   </si>
   <si>
     <t>Eleocharis palustris agg.</t>
   </si>
   <si>
     <t>Elymus caninus</t>
   </si>
   <si>
     <t>Empetrum hermaphroditum</t>
   </si>
   <si>
     <t>Empetrum nigrum</t>
   </si>
   <si>
     <t>Epilobium alsinifolium</t>
   </si>
   <si>
     <t>Epilobium hirsutum</t>
   </si>
   <si>
     <t>Epilobium lamyi</t>
   </si>
   <si>
     <t>Epilobium parviflorum</t>
   </si>
   <si>
     <t>Epilobium tetragonum</t>
   </si>
   <si>
     <t>Epilobium tetragonum agg.</t>
   </si>
   <si>
     <t>Epipogium aphyllum</t>
   </si>
   <si>
     <t>Equisetum pratense</t>
   </si>
   <si>
+    <t>Eragrostis minor</t>
+  </si>
+  <si>
     <t>Erica tetralix</t>
   </si>
   <si>
     <t>Erigeron acris</t>
   </si>
   <si>
     <t>Erigeron angulosus</t>
   </si>
   <si>
     <t>Erigeron macrophyllus</t>
   </si>
   <si>
     <t>Eriophorum latifolium</t>
   </si>
   <si>
     <t>Erodium cicutarium</t>
   </si>
   <si>
     <t>Euonymus europaeus</t>
   </si>
   <si>
     <t>Euphorbia palustris</t>
   </si>
   <si>
     <t>Euphrasia stricta</t>
@@ -1073,50 +1082,53 @@
   <si>
     <t>Salix triandra subsp. amygdalina</t>
   </si>
   <si>
     <t>Sanguisorba minor</t>
   </si>
   <si>
     <t>Scirpus radicans</t>
   </si>
   <si>
     <t>Scleranthus annuus</t>
   </si>
   <si>
     <t>Scrophularia umbrosa</t>
   </si>
   <si>
     <t>Secale cereale</t>
   </si>
   <si>
     <t>Securigera varia</t>
   </si>
   <si>
     <t>Sedum acre</t>
   </si>
   <si>
+    <t>Sedum sexangulare</t>
+  </si>
+  <si>
     <t>Sedum spurium</t>
   </si>
   <si>
     <t>Sedum villosum</t>
   </si>
   <si>
     <t>Senecio aquaticus</t>
   </si>
   <si>
     <t>Senecio ×futakii</t>
   </si>
   <si>
     <t>Senecio germanicus</t>
   </si>
   <si>
     <t>Senecio jacobaea</t>
   </si>
   <si>
     <t>Senecio nemorensis agg.</t>
   </si>
   <si>
     <t>Senecio subalpinus</t>
   </si>
   <si>
     <t>Senecio viscosus</t>
@@ -1211,50 +1223,53 @@
   <si>
     <t>Taraxacum piceatum</t>
   </si>
   <si>
     <t>Taraxacum sublaeticolor</t>
   </si>
   <si>
     <t>Taraxacum valens</t>
   </si>
   <si>
     <t>Thelypteris palustris</t>
   </si>
   <si>
     <t>Tilia platyphyllos</t>
   </si>
   <si>
     <t>Tofieldia calyculata</t>
   </si>
   <si>
     <t>Torilis japonica</t>
   </si>
   <si>
     <t>Tragopogon pratensis</t>
   </si>
   <si>
+    <t>Tragopogon pratensis subsp. minor</t>
+  </si>
+  <si>
     <t>Trifolium arvense</t>
   </si>
   <si>
     <t>Trifolium aureum</t>
   </si>
   <si>
     <t>Trifolium campestre</t>
   </si>
   <si>
     <t>Trichophorum cespitosum</t>
   </si>
   <si>
     <t>Ulmus laevis</t>
   </si>
   <si>
     <t>Ulmus minor</t>
   </si>
   <si>
     <t>Vaccaria hispanica</t>
   </si>
   <si>
     <t>Vaccinium microcarpum</t>
   </si>
   <si>
     <t>Vaccinium oxycoccos agg.</t>
@@ -1278,50 +1293,53 @@
     <t>Veronica sublobata</t>
   </si>
   <si>
     <t>Viburnum lantana</t>
   </si>
   <si>
     <t>Vicia angustifolia</t>
   </si>
   <si>
     <t>Vicia angustifolia var. segetalis</t>
   </si>
   <si>
     <t>Vicia dumetorum</t>
   </si>
   <si>
     <t>Vicia hirsuta</t>
   </si>
   <si>
     <t>Vicia oreophila</t>
   </si>
   <si>
     <t>Vicia tetrasperma</t>
   </si>
   <si>
     <t>Vicia villosa</t>
+  </si>
+  <si>
+    <t>Vicia villosa subsp. villosa</t>
   </si>
   <si>
     <t>Vinca minor</t>
   </si>
   <si>
     <t>Viola collina</t>
   </si>
   <si>
     <t>Viola hirta</t>
   </si>
   <si>
     <t>Viola odorata</t>
   </si>
   <si>
     <t>Viola tricolor</t>
   </si>
   <si>
     <t>Viola tricolor agg.</t>
   </si>
   <si>
     <t>Viola tricolor subsp. polychroma</t>
   </si>
 </sst>
 </file>
 
@@ -3930,66 +3948,78 @@
       <c r="A425" s="2" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="426" spans="1:108">
       <c r="A426" s="2" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="427" spans="1:108">
       <c r="A427" s="2" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="428" spans="1:108">
       <c r="A428" s="2" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="429" spans="1:108">
       <c r="A429" s="2" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="430" spans="1:108">
-      <c r="A430" s="2"/>
+      <c r="A430" s="2" t="s">
+        <v>429</v>
+      </c>
     </row>
     <row r="431" spans="1:108">
-      <c r="A431" s="2"/>
+      <c r="A431" s="2" t="s">
+        <v>430</v>
+      </c>
     </row>
     <row r="432" spans="1:108">
-      <c r="A432" s="2"/>
+      <c r="A432" s="2" t="s">
+        <v>431</v>
+      </c>
     </row>
     <row r="433" spans="1:108">
-      <c r="A433" s="2"/>
+      <c r="A433" s="2" t="s">
+        <v>432</v>
+      </c>
     </row>
     <row r="434" spans="1:108">
-      <c r="A434" s="2"/>
+      <c r="A434" s="2" t="s">
+        <v>433</v>
+      </c>
     </row>
     <row r="435" spans="1:108">
-      <c r="A435" s="2"/>
+      <c r="A435" s="2" t="s">
+        <v>434</v>
+      </c>
     </row>
     <row r="436" spans="1:108">
       <c r="A436" s="2"/>
     </row>
     <row r="437" spans="1:108">
       <c r="A437" s="2"/>
     </row>
     <row r="438" spans="1:108">
       <c r="A438" s="2"/>
     </row>
     <row r="439" spans="1:108">
       <c r="A439" s="2"/>
     </row>
     <row r="440" spans="1:108">
       <c r="A440" s="2"/>
     </row>
     <row r="441" spans="1:108">
       <c r="A441" s="2"/>
     </row>
     <row r="442" spans="1:108">
       <c r="A442" s="2"/>
     </row>
     <row r="443" spans="1:108">
       <c r="A443" s="2"/>
     </row>
@@ -32687,30 +32717,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7249b</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
+  <dc:subject>download.excel.exportDate21.21.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>