--- v0 (2026-06-18)
+++ v1 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="489">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="488">
   <si>
     <t>chybějící druhy</t>
   </si>
   <si>
     <t>Abies grandis</t>
   </si>
   <si>
     <t>Acorus calamus</t>
   </si>
   <si>
     <t>Aethusa cynapioides</t>
   </si>
   <si>
     <t>Aethusa cynapium agg.</t>
   </si>
   <si>
     <t>Agrimonia eupatoria</t>
   </si>
   <si>
     <t>Agrimonia procera</t>
   </si>
   <si>
     <t>Agrostemma githago</t>
   </si>
   <si>
@@ -282,53 +282,50 @@
     <t>Carex flava</t>
   </si>
   <si>
     <t>Carex flava agg.</t>
   </si>
   <si>
     <t>Carex hostiana</t>
   </si>
   <si>
     <t>Carex lasiocarpa</t>
   </si>
   <si>
     <t>Carex lepidocarpa</t>
   </si>
   <si>
     <t>Carex oederi</t>
   </si>
   <si>
     <t>Carex paniculata</t>
   </si>
   <si>
     <t>Carex pauciflora</t>
   </si>
   <si>
     <t>Carex pilosa</t>
-  </si>
-[...1 lines deleted...]
-    <t>Carex praecox</t>
   </si>
   <si>
     <t>Carex rostrata</t>
   </si>
   <si>
     <t>Carex ×vratislaviensis</t>
   </si>
   <si>
     <t>Carex vulpina</t>
   </si>
   <si>
     <t>Carlina vulgaris</t>
   </si>
   <si>
     <t>Castanea sativa</t>
   </si>
   <si>
     <t>Centaurium erythraea</t>
   </si>
   <si>
     <t>Cephalanthera damasonium</t>
   </si>
   <si>
     <t>Cerastium semidecandrum</t>
   </si>
@@ -4405,53 +4402,51 @@
       <c r="A484" s="2" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="485" spans="1:108">
       <c r="A485" s="2" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="486" spans="1:108">
       <c r="A486" s="2" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="487" spans="1:108">
       <c r="A487" s="2" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="488" spans="1:108">
       <c r="A488" s="2" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="489" spans="1:108">
-      <c r="A489" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A489" s="2"/>
     </row>
     <row r="490" spans="1:108">
       <c r="A490" s="2"/>
     </row>
     <row r="491" spans="1:108">
       <c r="A491" s="2"/>
     </row>
     <row r="492" spans="1:108">
       <c r="A492" s="2"/>
     </row>
     <row r="493" spans="1:108">
       <c r="A493" s="2"/>
     </row>
     <row r="494" spans="1:108">
       <c r="A494" s="2"/>
     </row>
     <row r="495" spans="1:108">
       <c r="A495" s="2"/>
     </row>
     <row r="496" spans="1:108">
       <c r="A496" s="2"/>
     </row>
     <row r="497" spans="1:108">
       <c r="A497" s="2"/>
     </row>
@@ -32987,30 +32982,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy6949d</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate18.18.2026</dc:subject>
+  <dc:subject>download.excel.exportDate20.20.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>