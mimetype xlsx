--- v0 (2026-06-03)
+++ v1 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="292">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="295">
   <si>
     <t>chybějící druhy</t>
   </si>
   <si>
     <t>Abies grandis</t>
   </si>
   <si>
     <t>Aconitum ×cammarum</t>
   </si>
   <si>
     <t>Aconitum plicatum</t>
   </si>
   <si>
     <t>Acorus calamus</t>
   </si>
   <si>
     <t>Aesculus hippocastanum</t>
   </si>
   <si>
     <t>Agrostis gigantea</t>
   </si>
   <si>
     <t>Achillea ptarmica</t>
   </si>
   <si>
@@ -216,50 +216,53 @@
     <t>Cirsium ×wankelii</t>
   </si>
   <si>
     <t>Corallorhiza trifida</t>
   </si>
   <si>
     <t>Crepis capillaris</t>
   </si>
   <si>
     <t>Cuscuta europaea</t>
   </si>
   <si>
     <t>Cynosurus cristatus</t>
   </si>
   <si>
     <t>Cystopteris fragilis</t>
   </si>
   <si>
     <t>Cytisus nigricans</t>
   </si>
   <si>
     <t>Cytisus scoparius</t>
   </si>
   <si>
     <t>Dactylorhiza incarnata</t>
+  </si>
+  <si>
+    <t>Dianthus sylvaticus</t>
   </si>
   <si>
     <t>Diphasiastrum alpinum</t>
   </si>
   <si>
     <t>Diphasiastrum complanatum</t>
   </si>
   <si>
     <t>Diphasiastrum ×issleri</t>
   </si>
   <si>
     <t>Dipsacus fullonum</t>
   </si>
   <si>
     <t>Drosera rotundifolia</t>
   </si>
   <si>
     <t>Dryopteris carthusiana agg.</t>
   </si>
   <si>
     <t>Dryopteris expansa</t>
   </si>
   <si>
     <t>Echinochloa crus-galli</t>
   </si>
@@ -590,50 +593,53 @@
   <si>
     <t>Pinus mugo</t>
   </si>
   <si>
     <t>Pinus ×rhaetica nothosubsp. digenea</t>
   </si>
   <si>
     <t>Pinus strobus</t>
   </si>
   <si>
     <t>Pinus uncinata subsp. uliginosa</t>
   </si>
   <si>
     <t>Plantago media</t>
   </si>
   <si>
     <t>Plantago uliginosa</t>
   </si>
   <si>
     <t>Poa compressa</t>
   </si>
   <si>
     <t>Poa pratensis agg.</t>
   </si>
   <si>
+    <t>Polemonium caeruleum</t>
+  </si>
+  <si>
     <t>Polygala comosa</t>
   </si>
   <si>
     <t>Polygala vulgaris agg.</t>
   </si>
   <si>
     <t>Polygonatum multiflorum</t>
   </si>
   <si>
     <t>Polygonatum verticillatum</t>
   </si>
   <si>
     <t>Polygonum aviculare</t>
   </si>
   <si>
     <t>Polystichum aculeatum</t>
   </si>
   <si>
     <t>Polystichum lonchitis</t>
   </si>
   <si>
     <t>Populus nigra</t>
   </si>
   <si>
     <t>Potamogeton crispus</t>
@@ -885,50 +891,53 @@
     <t>Vaccinium oxycoccos agg.</t>
   </si>
   <si>
     <t>Valeriana dioica agg.</t>
   </si>
   <si>
     <t>Valeriana officinalis</t>
   </si>
   <si>
     <t>Veronica anagallis-aquatica</t>
   </si>
   <si>
     <t>Veronica maritima</t>
   </si>
   <si>
     <t>Veronica montana</t>
   </si>
   <si>
     <t>Veronica persica</t>
   </si>
   <si>
     <t>Veronica scutellata</t>
   </si>
   <si>
     <t>Vicia sativa</t>
+  </si>
+  <si>
+    <t>Vicia sylvatica</t>
   </si>
   <si>
     <t>Viscum album subsp. abietis</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2834,57 +2843,63 @@
       <c r="A288" s="2" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="289" spans="1:108">
       <c r="A289" s="2" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="290" spans="1:108">
       <c r="A290" s="2" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="291" spans="1:108">
       <c r="A291" s="2" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="292" spans="1:108">
       <c r="A292" s="2" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="293" spans="1:108">
-      <c r="A293" s="2"/>
+      <c r="A293" s="2" t="s">
+        <v>292</v>
+      </c>
     </row>
     <row r="294" spans="1:108">
-      <c r="A294" s="2"/>
+      <c r="A294" s="2" t="s">
+        <v>293</v>
+      </c>
     </row>
     <row r="295" spans="1:108">
-      <c r="A295" s="2"/>
+      <c r="A295" s="2" t="s">
+        <v>294</v>
+      </c>
     </row>
     <row r="296" spans="1:108">
       <c r="A296" s="2"/>
     </row>
     <row r="297" spans="1:108">
       <c r="A297" s="2"/>
     </row>
     <row r="298" spans="1:108">
       <c r="A298" s="2"/>
     </row>
     <row r="299" spans="1:108">
       <c r="A299" s="2"/>
     </row>
     <row r="300" spans="1:108">
       <c r="A300" s="2"/>
     </row>
     <row r="301" spans="1:108">
       <c r="A301" s="2"/>
     </row>
     <row r="302" spans="1:108">
       <c r="A302" s="2"/>
     </row>
     <row r="303" spans="1:108">
       <c r="A303" s="2"/>
     </row>
@@ -32002,30 +32017,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7350c</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate03.3.2026</dc:subject>
+  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>