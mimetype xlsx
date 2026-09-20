--- v1 (2026-07-27)
+++ v2 (2026-09-20)
@@ -32017,30 +32017,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7350c</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
+  <dc:subject>download.excel.exportDate20.20.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>