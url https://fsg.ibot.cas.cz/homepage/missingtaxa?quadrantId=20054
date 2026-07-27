--- v0 (2026-06-03)
+++ v1 (2026-07-27)
@@ -12,70 +12,67 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="676">
   <si>
     <t>chybějící druhy</t>
   </si>
   <si>
     <t>Abies grandis</t>
   </si>
   <si>
     <t>Acer platanoides</t>
   </si>
   <si>
     <t>Acinos arvensis</t>
   </si>
   <si>
     <t>Aconitum ×cammarum</t>
   </si>
   <si>
-    <t>Aconitum plicatum</t>
-[...1 lines deleted...]
-  <si>
     <t>Aconitum variegatum</t>
   </si>
   <si>
     <t>Acorus calamus</t>
   </si>
   <si>
     <t>Actaea spicata</t>
   </si>
   <si>
     <t>Adoxa moschatellina</t>
   </si>
   <si>
     <t>Aesculus hippocastanum</t>
   </si>
   <si>
     <t>Aethusa cynapium</t>
   </si>
   <si>
     <t>Agrostemma githago</t>
   </si>
   <si>
     <t>Agrostis gigantea</t>
   </si>
   <si>
     <t>Achillea millefolium subsp. millefolium</t>
@@ -539,53 +536,50 @@
   <si>
     <t>Daphne mezereum</t>
   </si>
   <si>
     <t>Dasiphora parvifolia</t>
   </si>
   <si>
     <t>Daucus carota</t>
   </si>
   <si>
     <t>Dentaria bulbifera</t>
   </si>
   <si>
     <t>Dentaria enneaphyllos</t>
   </si>
   <si>
     <t>Descurainia sophia</t>
   </si>
   <si>
     <t>Dianthus barbatus</t>
   </si>
   <si>
     <t>Dianthus superbus</t>
   </si>
   <si>
-    <t>Dianthus sylvaticus</t>
-[...1 lines deleted...]
-  <si>
     <t>Digitalis grandiflora</t>
   </si>
   <si>
     <t>Digitaria ischaemum</t>
   </si>
   <si>
     <t>Digitaria sanguinalis</t>
   </si>
   <si>
     <t>Digitaria sanguinalis var. sanguinalis</t>
   </si>
   <si>
     <t>Diphasiastrum complanatum agg.</t>
   </si>
   <si>
     <t>Dipsacus fullonum</t>
   </si>
   <si>
     <t>Dryopteris affinis agg.</t>
   </si>
   <si>
     <t>Dryopteris ×ambroseae</t>
   </si>
   <si>
     <t>Dryopteris borreri</t>
@@ -596,50 +590,53 @@
   <si>
     <t>Dryopteris expansa</t>
   </si>
   <si>
     <t>Echium vulgare</t>
   </si>
   <si>
     <t>Eleocharis mamillata subsp. austriaca</t>
   </si>
   <si>
     <t>Eleocharis mamillata subsp. mamillata</t>
   </si>
   <si>
     <t>Eleocharis palustris agg.</t>
   </si>
   <si>
     <t>Eleocharis palustris subsp. waltersii</t>
   </si>
   <si>
     <t>Elodea canadensis</t>
   </si>
   <si>
     <t>Epilobium alsinifolium</t>
   </si>
   <si>
+    <t>Epilobium collinum</t>
+  </si>
+  <si>
     <t>Epilobium ×fossicola</t>
   </si>
   <si>
     <t>Epilobium ×iglaviense</t>
   </si>
   <si>
     <t>Epilobium lamyi</t>
   </si>
   <si>
     <t>Epilobium montanum</t>
   </si>
   <si>
     <t>Epilobium parviflorum</t>
   </si>
   <si>
     <t>Epilobium roseum</t>
   </si>
   <si>
     <t>Epilobium tetragonum</t>
   </si>
   <si>
     <t>Epilobium tetragonum agg.</t>
   </si>
   <si>
     <t>Epilobium ×vicinum</t>
@@ -968,50 +965,53 @@
   <si>
     <t>Juncus inflexus</t>
   </si>
   <si>
     <t>Juncus ×montserratensis</t>
   </si>
   <si>
     <t>Juncus squarrosus</t>
   </si>
   <si>
     <t>Juncus tenageia</t>
   </si>
   <si>
     <t>Juncus tenuis</t>
   </si>
   <si>
     <t>Juniperus sabina</t>
   </si>
   <si>
     <t>Knautia dipsacifolia</t>
   </si>
   <si>
     <t>Knautia drymeia</t>
   </si>
   <si>
+    <t>Koeleria pyramidata</t>
+  </si>
+  <si>
     <t>Laburnum anagyroides</t>
   </si>
   <si>
     <t>Lactuca serriola</t>
   </si>
   <si>
     <t>Lamium maculatum</t>
   </si>
   <si>
     <t>Lamium purpureum</t>
   </si>
   <si>
     <t>Lapsana communis</t>
   </si>
   <si>
     <t>Laserpitium prutenicum</t>
   </si>
   <si>
     <t>Lathraea squamaria</t>
   </si>
   <si>
     <t>Lathyrus palustris</t>
   </si>
   <si>
     <t>Lathyrus sylvestris</t>
@@ -1439,50 +1439,53 @@
   <si>
     <t>Pseudotsuga menziesii var. menziesii</t>
   </si>
   <si>
     <t>Pteridium aquilinum</t>
   </si>
   <si>
     <t>Puccinellia distans</t>
   </si>
   <si>
     <t>Pulmonaria obscura</t>
   </si>
   <si>
     <t>Pulmonaria officinalis</t>
   </si>
   <si>
     <t>Pulmonaria officinalis agg.</t>
   </si>
   <si>
     <t>Pyrola media</t>
   </si>
   <si>
     <t>Pyrola minor</t>
   </si>
   <si>
+    <t>Pyrola rotundifolia</t>
+  </si>
+  <si>
     <t>Pyrus communis</t>
   </si>
   <si>
     <t>Quercus petraea</t>
   </si>
   <si>
     <t>Ranunculus aconitifolius</t>
   </si>
   <si>
     <t>Ranunculus bulbosus</t>
   </si>
   <si>
     <t>Ranunculus lanuginosus</t>
   </si>
   <si>
     <t>Ranunculus lingua</t>
   </si>
   <si>
     <t>Ranunculus nemorosus</t>
   </si>
   <si>
     <t>Ranunculus peltatus × R. trichophyllus</t>
   </si>
   <si>
     <t>Ranunculus platanifolius</t>
@@ -2001,50 +2004,53 @@
     <t>Veronica sublobata</t>
   </si>
   <si>
     <t>Veronica verna</t>
   </si>
   <si>
     <t>Vicia angustifolia</t>
   </si>
   <si>
     <t>Vicia angustifolia var. angustifolia</t>
   </si>
   <si>
     <t>Vicia grandiflora</t>
   </si>
   <si>
     <t>Vicia hirsuta</t>
   </si>
   <si>
     <t>Vicia sativa</t>
   </si>
   <si>
     <t>Vicia sylvatica</t>
   </si>
   <si>
     <t>Vicia tetrasperma</t>
+  </si>
+  <si>
+    <t>Vicia villosa</t>
   </si>
   <si>
     <t>Vinca minor</t>
   </si>
   <si>
     <t>Viola arvensis</t>
   </si>
   <si>
     <t>Viola collina</t>
   </si>
   <si>
     <t>Viola odorata</t>
   </si>
   <si>
     <t>Viola riviniana</t>
   </si>
   <si>
     <t>Viola tricolor</t>
   </si>
   <si>
     <t>Viola tricolor subsp. polychroma</t>
   </si>
   <si>
     <t>Viscaria vulgaris</t>
   </si>
@@ -5890,54 +5896,58 @@
       <c r="A670" s="2" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="671" spans="1:108">
       <c r="A671" s="2" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="672" spans="1:108">
       <c r="A672" s="2" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="673" spans="1:108">
       <c r="A673" s="2" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="674" spans="1:108">
       <c r="A674" s="2" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="675" spans="1:108">
-      <c r="A675" s="2"/>
+      <c r="A675" s="2" t="s">
+        <v>674</v>
+      </c>
     </row>
     <row r="676" spans="1:108">
-      <c r="A676" s="2"/>
+      <c r="A676" s="2" t="s">
+        <v>675</v>
+      </c>
     </row>
     <row r="677" spans="1:108">
       <c r="A677" s="2"/>
     </row>
     <row r="678" spans="1:108">
       <c r="A678" s="2"/>
     </row>
     <row r="679" spans="1:108">
       <c r="A679" s="2"/>
     </row>
     <row r="680" spans="1:108">
       <c r="A680" s="2"/>
     </row>
     <row r="681" spans="1:108">
       <c r="A681" s="2"/>
     </row>
     <row r="682" spans="1:108">
       <c r="A682" s="2"/>
     </row>
     <row r="683" spans="1:108">
       <c r="A683" s="2"/>
     </row>
     <row r="684" spans="1:108">
       <c r="A684" s="2"/>
     </row>
@@ -33912,30 +33922,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7350a</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate03.3.2026</dc:subject>
+  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>