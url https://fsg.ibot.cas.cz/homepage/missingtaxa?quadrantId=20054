--- v1 (2026-07-27)
+++ v2 (2026-09-20)
@@ -33922,30 +33922,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7350a</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
+  <dc:subject>download.excel.exportDate20.20.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>