--- v0 (2026-06-03)
+++ v1 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="768">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="766">
   <si>
     <t>chybějící druhy</t>
   </si>
   <si>
     <t>Acer platanoides</t>
   </si>
   <si>
     <t>Acer tataricum</t>
   </si>
   <si>
     <t>Acinos arvensis</t>
   </si>
   <si>
     <t>Aconitum lycoctonum</t>
   </si>
   <si>
     <t>Acorus calamus</t>
   </si>
   <si>
     <t>Actaea spicata</t>
   </si>
   <si>
     <t>Adoxa moschatellina</t>
   </si>
   <si>
@@ -554,98 +554,92 @@
   <si>
     <t>Crataegus rhipidophylla</t>
   </si>
   <si>
     <t>Crepis biennis</t>
   </si>
   <si>
     <t>Crepis capillaris</t>
   </si>
   <si>
     <t>Crepis praemorsa</t>
   </si>
   <si>
     <t>Crocus vernus</t>
   </si>
   <si>
     <t>Cuscuta epithymum</t>
   </si>
   <si>
     <t>Cuscuta europaea</t>
   </si>
   <si>
     <t>Cystopteris fragilis</t>
   </si>
   <si>
-    <t>Cytisus nigricans</t>
-[...1 lines deleted...]
-  <si>
     <t>Cytisus scoparius</t>
   </si>
   <si>
     <t>Dactylis polygama</t>
   </si>
   <si>
     <t>Dactylorhiza ×braunii</t>
   </si>
   <si>
     <t>Dactylorhiza fuchsii</t>
   </si>
   <si>
     <t>Dactylorhiza incarnata</t>
   </si>
   <si>
     <t>Dactylorhiza sambucina</t>
   </si>
   <si>
     <t>Danthonia decumbens</t>
   </si>
   <si>
     <t>Dasiphora parvifolia</t>
   </si>
   <si>
     <t>Daucus carota</t>
   </si>
   <si>
     <t>Dentaria bulbifera</t>
   </si>
   <si>
     <t>Dentaria enneaphyllos</t>
   </si>
   <si>
     <t>Descurainia sophia</t>
   </si>
   <si>
     <t>Dianthus barbatus</t>
   </si>
   <si>
     <t>Dianthus deltoides</t>
   </si>
   <si>
-    <t>Dianthus sylvaticus</t>
-[...1 lines deleted...]
-  <si>
     <t>Digitalis grandiflora</t>
   </si>
   <si>
     <t>Digitalis lutea</t>
   </si>
   <si>
     <t>Digitaria ischaemum</t>
   </si>
   <si>
     <t>Digitaria sanguinalis</t>
   </si>
   <si>
     <t>Digitaria sanguinalis var. sanguinalis</t>
   </si>
   <si>
     <t>Diphasiastrum alpinum</t>
   </si>
   <si>
     <t>Diphasiastrum complanatum agg.</t>
   </si>
   <si>
     <t>Diphasiastrum ×issleri</t>
   </si>
   <si>
     <t>Dipsacus fullonum</t>
@@ -1214,53 +1208,50 @@
   <si>
     <t>Lolium multiflorum</t>
   </si>
   <si>
     <t>Lonicera nigra</t>
   </si>
   <si>
     <t>Lonicera tatarica</t>
   </si>
   <si>
     <t>Lonicera xylosteum</t>
   </si>
   <si>
     <t>Lotus pedunculatus</t>
   </si>
   <si>
     <t>Lupinus angustifolius</t>
   </si>
   <si>
     <t>Luzula divulgata</t>
   </si>
   <si>
     <t>Luzula pallescens</t>
   </si>
   <si>
-    <t>Luzula sylvatica</t>
-[...1 lines deleted...]
-  <si>
     <t>Lycopodiella inundata</t>
   </si>
   <si>
     <t>Lycopsis arvensis</t>
   </si>
   <si>
     <t>Lycopus europaeus</t>
   </si>
   <si>
     <t>Lysimachia nemorum</t>
   </si>
   <si>
     <t>Lysimachia nummularia</t>
   </si>
   <si>
     <t>Malaxis monophyllos</t>
   </si>
   <si>
     <t>Malus domestica</t>
   </si>
   <si>
     <t>Malus sylvestris</t>
   </si>
   <si>
     <t>Malva alcea</t>
@@ -1568,53 +1559,50 @@
   <si>
     <t>Poa remota</t>
   </si>
   <si>
     <t>Poa supina</t>
   </si>
   <si>
     <t>Polygala amarella</t>
   </si>
   <si>
     <t>Polygala comosa</t>
   </si>
   <si>
     <t>Polygala multicaulis</t>
   </si>
   <si>
     <t>Polygala vulgaris agg.</t>
   </si>
   <si>
     <t>Polygonatum multiflorum</t>
   </si>
   <si>
     <t>Polygonatum odoratum</t>
   </si>
   <si>
-    <t>Polygonatum verticillatum</t>
-[...1 lines deleted...]
-  <si>
     <t>Polygonum aviculare</t>
   </si>
   <si>
     <t>Polygonum aviculare agg.</t>
   </si>
   <si>
     <t>Polypodium vulgare</t>
   </si>
   <si>
     <t>Polypodium vulgare agg.</t>
   </si>
   <si>
     <t>Polystichum aculeatum</t>
   </si>
   <si>
     <t>Polystichum lonchitis</t>
   </si>
   <si>
     <t>Populus nigra</t>
   </si>
   <si>
     <t>Potamogeton acutifolius</t>
   </si>
   <si>
     <t>Potamogeton crispus</t>
@@ -1628,98 +1616,98 @@
   <si>
     <t>Potamogeton pusillus</t>
   </si>
   <si>
     <t>Potamogeton pusillus agg.</t>
   </si>
   <si>
     <t>Potamogeton trichoides</t>
   </si>
   <si>
     <t>Potentilla anglica</t>
   </si>
   <si>
     <t>Potentilla anserina</t>
   </si>
   <si>
     <t>Potentilla argentea</t>
   </si>
   <si>
     <t>Potentilla heptaphylla</t>
   </si>
   <si>
     <t>Potentilla norvegica</t>
   </si>
   <si>
+    <t>Potentilla recta</t>
+  </si>
+  <si>
     <t>Potentilla reptans</t>
   </si>
   <si>
     <t>Potentilla supina</t>
   </si>
   <si>
     <t>Potentilla verna</t>
   </si>
   <si>
     <t>Prunus cerasus</t>
   </si>
   <si>
     <t>Prunus domestica</t>
   </si>
   <si>
     <t>Prunus padus subsp. padus</t>
   </si>
   <si>
     <t>Prunus spinosa</t>
   </si>
   <si>
     <t>Pseudorchis albida</t>
   </si>
   <si>
     <t>Pseudotsuga menziesii var. menziesii</t>
   </si>
   <si>
     <t>Puccinellia distans</t>
   </si>
   <si>
     <t>Pulmonaria obscura</t>
   </si>
   <si>
     <t>Pulmonaria officinalis</t>
   </si>
   <si>
     <t>Pulmonaria officinalis agg.</t>
   </si>
   <si>
     <t>Pyrola media</t>
   </si>
   <si>
     <t>Pyrola minor</t>
   </si>
   <si>
-    <t>Pyrola rotundifolia</t>
-[...1 lines deleted...]
-  <si>
     <t>Pyrus communis</t>
   </si>
   <si>
     <t>Quercus petraea</t>
   </si>
   <si>
     <t>Ranunculus aquatilis</t>
   </si>
   <si>
     <t>Ranunculus bulbosus</t>
   </si>
   <si>
     <t>Ranunculus fluitans</t>
   </si>
   <si>
     <t>Ranunculus lanuginosus</t>
   </si>
   <si>
     <t>Ranunculus lingua</t>
   </si>
   <si>
     <t>Ranunculus nemorosus</t>
   </si>
   <si>
     <t>Ranunculus peltatus × R. trichophyllus</t>
@@ -1874,50 +1862,53 @@
   <si>
     <t>Salix myrsinifolia</t>
   </si>
   <si>
     <t>Salix myrtilloides</t>
   </si>
   <si>
     <t>Salix repens</t>
   </si>
   <si>
     <t>Salix ×rubens</t>
   </si>
   <si>
     <t>Salvia verticillata</t>
   </si>
   <si>
     <t>Sambucus ebulus</t>
   </si>
   <si>
     <t>Sanguisorba minor</t>
   </si>
   <si>
     <t>Sanicula europaea</t>
   </si>
   <si>
+    <t>Saxifraga granulata</t>
+  </si>
+  <si>
     <t>Saxifraga tridactylites</t>
   </si>
   <si>
     <t>Scilla bifolia agg.</t>
   </si>
   <si>
     <t>Scleranthus annuus</t>
   </si>
   <si>
     <t>Scleranthus perennis</t>
   </si>
   <si>
     <t>Securigera varia</t>
   </si>
   <si>
     <t>Sedum acre</t>
   </si>
   <si>
     <t>Sedum hispanicum</t>
   </si>
   <si>
     <t>Sedum reflexum</t>
   </si>
   <si>
     <t>Sedum sexangulare</t>
@@ -2277,50 +2268,53 @@
     <t>Vicia angustifolia var. angustifolia</t>
   </si>
   <si>
     <t>Vicia angustifolia var. segetalis</t>
   </si>
   <si>
     <t>Vicia dumetorum</t>
   </si>
   <si>
     <t>Vicia faba</t>
   </si>
   <si>
     <t>Vicia grandiflora</t>
   </si>
   <si>
     <t>Vicia hirsuta</t>
   </si>
   <si>
     <t>Vicia sativa</t>
   </si>
   <si>
     <t>Vicia sylvatica</t>
   </si>
   <si>
     <t>Vicia tetrasperma</t>
+  </si>
+  <si>
+    <t>Vicia villosa</t>
   </si>
   <si>
     <t>Vicia villosa subsp. villosa</t>
   </si>
   <si>
     <t>Vinca minor</t>
   </si>
   <si>
     <t>Viola arvensis</t>
   </si>
   <si>
     <t>Viola canina</t>
   </si>
   <si>
     <t>Viola collina</t>
   </si>
   <si>
     <t>Viola hirta</t>
   </si>
   <si>
     <t>Viola odorata</t>
   </si>
   <si>
     <t>Viola reichenbachiana</t>
   </si>
@@ -6632,58 +6626,54 @@
       <c r="A762" s="2" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="763" spans="1:108">
       <c r="A763" s="2" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="764" spans="1:108">
       <c r="A764" s="2" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="765" spans="1:108">
       <c r="A765" s="2" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="766" spans="1:108">
       <c r="A766" s="2" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="767" spans="1:108">
-      <c r="A767" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A767" s="2"/>
     </row>
     <row r="768" spans="1:108">
-      <c r="A768" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A768" s="2"/>
     </row>
     <row r="769" spans="1:108">
       <c r="A769" s="2"/>
     </row>
     <row r="770" spans="1:108">
       <c r="A770" s="2"/>
     </row>
     <row r="771" spans="1:108">
       <c r="A771" s="2"/>
     </row>
     <row r="772" spans="1:108">
       <c r="A772" s="2"/>
     </row>
     <row r="773" spans="1:108">
       <c r="A773" s="2"/>
     </row>
     <row r="774" spans="1:108">
       <c r="A774" s="2"/>
     </row>
     <row r="775" spans="1:108">
       <c r="A775" s="2"/>
     </row>
     <row r="776" spans="1:108">
       <c r="A776" s="2"/>
     </row>
@@ -34382,30 +34372,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7250c</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate03.3.2026</dc:subject>
+  <dc:subject>download.excel.exportDate28.28.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>