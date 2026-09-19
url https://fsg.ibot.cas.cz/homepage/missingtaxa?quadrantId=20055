--- v1 (2026-07-28)
+++ v2 (2026-09-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="766">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="768">
   <si>
     <t>chybějící druhy</t>
   </si>
   <si>
     <t>Acer platanoides</t>
   </si>
   <si>
     <t>Acer tataricum</t>
   </si>
   <si>
     <t>Acinos arvensis</t>
   </si>
   <si>
     <t>Aconitum lycoctonum</t>
   </si>
   <si>
     <t>Acorus calamus</t>
   </si>
   <si>
     <t>Actaea spicata</t>
   </si>
   <si>
     <t>Adoxa moschatellina</t>
   </si>
   <si>
@@ -647,50 +647,53 @@
   <si>
     <t>Dittrichia graveolens</t>
   </si>
   <si>
     <t>Dryopteris affinis agg.</t>
   </si>
   <si>
     <t>Dryopteris ×ambroseae</t>
   </si>
   <si>
     <t>Dryopteris borreri</t>
   </si>
   <si>
     <t>Dryopteris carthusiana agg.</t>
   </si>
   <si>
     <t>Dryopteris ×critica</t>
   </si>
   <si>
     <t>Dryopteris expansa</t>
   </si>
   <si>
     <t>Dryopteris filix-mas agg.</t>
   </si>
   <si>
+    <t>Duchesnea indica</t>
+  </si>
+  <si>
     <t>Echinochloa crus-galli</t>
   </si>
   <si>
     <t>Echinops sphaerocephalus</t>
   </si>
   <si>
     <t>Echium vulgare</t>
   </si>
   <si>
     <t>Elatine hydropiper</t>
   </si>
   <si>
     <t>Elatine triandra</t>
   </si>
   <si>
     <t>Eleocharis mamillata</t>
   </si>
   <si>
     <t>Eleocharis mamillata subsp. austriaca</t>
   </si>
   <si>
     <t>Eleocharis mamillata subsp. mamillata</t>
   </si>
   <si>
     <t>Eleocharis palustris agg.</t>
@@ -720,50 +723,53 @@
     <t>Epilobium ×iglaviense</t>
   </si>
   <si>
     <t>Epilobium lamyi</t>
   </si>
   <si>
     <t>Epilobium montanum</t>
   </si>
   <si>
     <t>Epilobium parviflorum</t>
   </si>
   <si>
     <t>Epilobium roseum</t>
   </si>
   <si>
     <t>Epipactis atrorubens</t>
   </si>
   <si>
     <t>Epipactis palustris</t>
   </si>
   <si>
     <t>Equisetum ×littorale</t>
   </si>
   <si>
     <t>Equisetum pratense</t>
+  </si>
+  <si>
+    <t>Eragrostis minor</t>
   </si>
   <si>
     <t>Erechtites hieraciifolius</t>
   </si>
   <si>
     <t>Erica tetralix</t>
   </si>
   <si>
     <t>Erigeron acris</t>
   </si>
   <si>
     <t>Erigeron annuus</t>
   </si>
   <si>
     <t>Erigeron macrophyllus</t>
   </si>
   <si>
     <t>Erigeron muralis</t>
   </si>
   <si>
     <t>Eriophorum latifolium</t>
   </si>
   <si>
     <t>Erodium cicutarium</t>
   </si>
@@ -6626,54 +6632,58 @@
       <c r="A762" s="2" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="763" spans="1:108">
       <c r="A763" s="2" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="764" spans="1:108">
       <c r="A764" s="2" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="765" spans="1:108">
       <c r="A765" s="2" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="766" spans="1:108">
       <c r="A766" s="2" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="767" spans="1:108">
-      <c r="A767" s="2"/>
+      <c r="A767" s="2" t="s">
+        <v>766</v>
+      </c>
     </row>
     <row r="768" spans="1:108">
-      <c r="A768" s="2"/>
+      <c r="A768" s="2" t="s">
+        <v>767</v>
+      </c>
     </row>
     <row r="769" spans="1:108">
       <c r="A769" s="2"/>
     </row>
     <row r="770" spans="1:108">
       <c r="A770" s="2"/>
     </row>
     <row r="771" spans="1:108">
       <c r="A771" s="2"/>
     </row>
     <row r="772" spans="1:108">
       <c r="A772" s="2"/>
     </row>
     <row r="773" spans="1:108">
       <c r="A773" s="2"/>
     </row>
     <row r="774" spans="1:108">
       <c r="A774" s="2"/>
     </row>
     <row r="775" spans="1:108">
       <c r="A775" s="2"/>
     </row>
     <row r="776" spans="1:108">
       <c r="A776" s="2"/>
     </row>
@@ -34372,30 +34382,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7250c</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate28.28.2026</dc:subject>
+  <dc:subject>download.excel.exportDate19.19.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>