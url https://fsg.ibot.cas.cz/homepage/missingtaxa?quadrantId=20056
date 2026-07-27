--- v0 (2026-06-03)
+++ v1 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="563">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="556">
   <si>
     <t>chybějící druhy</t>
   </si>
   <si>
     <t>Acer tataricum</t>
   </si>
   <si>
     <t>Acinos arvensis</t>
   </si>
   <si>
     <t>Aconitum lycoctonum</t>
   </si>
   <si>
     <t>Acorus calamus</t>
   </si>
   <si>
     <t>Aethusa cynapioides</t>
   </si>
   <si>
     <t>Agrimonia eupatoria</t>
   </si>
   <si>
     <t>Agrostemma githago</t>
   </si>
   <si>
@@ -188,53 +188,50 @@
   <si>
     <t>Astrantia major</t>
   </si>
   <si>
     <t>Athyrium distentifolium</t>
   </si>
   <si>
     <t>Atriplex sagittata</t>
   </si>
   <si>
     <t>Atropa bella-donna</t>
   </si>
   <si>
     <t>Ballota nigra</t>
   </si>
   <si>
     <t>Barbarea stricta</t>
   </si>
   <si>
     <t>Berberis vulgaris</t>
   </si>
   <si>
     <t>Betula pubescens</t>
   </si>
   <si>
-    <t>Blechnum spicant</t>
-[...1 lines deleted...]
-  <si>
     <t>Blysmus compressus</t>
   </si>
   <si>
     <t>Bolboschoenus maritimus agg.</t>
   </si>
   <si>
     <t>Bolboschoenus yagara</t>
   </si>
   <si>
     <t>Botrychium lunaria</t>
   </si>
   <si>
     <t>Botrychium matricariifolium</t>
   </si>
   <si>
     <t>Brachypodium sylvaticum</t>
   </si>
   <si>
     <t>Brassica napus</t>
   </si>
   <si>
     <t>Bromus erectus</t>
   </si>
   <si>
     <t>Bromus sterilis</t>
@@ -365,92 +362,86 @@
   <si>
     <t>Ceratophyllum demersum</t>
   </si>
   <si>
     <t>Cicerbita alpina</t>
   </si>
   <si>
     <t>Cichorium intybus</t>
   </si>
   <si>
     <t>Circaea ×intermedia</t>
   </si>
   <si>
     <t>Circaea lutetiana</t>
   </si>
   <si>
     <t>Cirsium ×affine</t>
   </si>
   <si>
     <t>Cirsium ×hybridum</t>
   </si>
   <si>
     <t>Cirsium ×wankelii</t>
   </si>
   <si>
-    <t>Coeloglossum viride</t>
-[...1 lines deleted...]
-  <si>
     <t>Convolvulus arvensis</t>
   </si>
   <si>
     <t>Corallorhiza trifida</t>
   </si>
   <si>
     <t>Cornus sanguinea</t>
   </si>
   <si>
     <t>Corydalis cava</t>
   </si>
   <si>
     <t>Corydalis intermedia</t>
   </si>
   <si>
     <t>Cosmos bipinnatus</t>
   </si>
   <si>
     <t>Crataegus ×calycina</t>
   </si>
   <si>
     <t>Crataegus ×fallacina</t>
   </si>
   <si>
     <t>Crataegus laevigata</t>
   </si>
   <si>
     <t>Crataegus rhipidophylla</t>
   </si>
   <si>
     <t>Crepis praemorsa</t>
   </si>
   <si>
     <t>Crocus vernus</t>
   </si>
   <si>
-    <t>Cuscuta epithymum</t>
-[...1 lines deleted...]
-  <si>
     <t>Cyperus flavescens</t>
   </si>
   <si>
     <t>Cytisus scoparius</t>
   </si>
   <si>
     <t>Dactylis polygama</t>
   </si>
   <si>
     <t>Dactylorhiza ×braunii</t>
   </si>
   <si>
     <t>Dactylorhiza ×dufftiana</t>
   </si>
   <si>
     <t>Dactylorhiza incarnata</t>
   </si>
   <si>
     <t>Dactylorhiza sambucina</t>
   </si>
   <si>
     <t>Dactylorhiza ×silvae-gabretae</t>
   </si>
   <si>
     <t>Dactylorhiza traunsteineri subsp. traunsteineri</t>
@@ -1031,53 +1022,50 @@
   <si>
     <t>Nymphoides peltata</t>
   </si>
   <si>
     <t>Odontites vernus</t>
   </si>
   <si>
     <t>Oenothera biennis</t>
   </si>
   <si>
     <t>Oenothera fallax</t>
   </si>
   <si>
     <t>Oenothera issleri</t>
   </si>
   <si>
     <t>Oenothera rubricaulis</t>
   </si>
   <si>
     <t>Ophioglossum vulgatum</t>
   </si>
   <si>
     <t>Oreopteris limbosperma</t>
   </si>
   <si>
-    <t>Origanum vulgare</t>
-[...1 lines deleted...]
-  <si>
     <t>Orthilia secunda</t>
   </si>
   <si>
     <t>Oxalis corniculata</t>
   </si>
   <si>
     <t>Papaver argemone</t>
   </si>
   <si>
     <t>Papaver dubium</t>
   </si>
   <si>
     <t>Papaver rhoeas</t>
   </si>
   <si>
     <t>Pastinaca sativa</t>
   </si>
   <si>
     <t>Pastinaca sativa subsp. sativa</t>
   </si>
   <si>
     <t>Persicaria lapathifolia subsp. pallida</t>
   </si>
   <si>
     <t>Persicaria minor</t>
@@ -1229,89 +1217,83 @@
   <si>
     <t>Prunus cerasifera</t>
   </si>
   <si>
     <t>Prunus domestica</t>
   </si>
   <si>
     <t>Prunus padus subsp. padus</t>
   </si>
   <si>
     <t>Pseudorchis albida</t>
   </si>
   <si>
     <t>Puccinellia distans</t>
   </si>
   <si>
     <t>Pulmonaria officinalis agg.</t>
   </si>
   <si>
     <t>Pyrola chlorantha</t>
   </si>
   <si>
     <t>Pyrola media</t>
   </si>
   <si>
-    <t>Pyrola minor</t>
-[...1 lines deleted...]
-  <si>
     <t>Pyrola rotundifolia</t>
   </si>
   <si>
     <t>Pyrus communis</t>
   </si>
   <si>
     <t>Quercus petraea</t>
   </si>
   <si>
     <t>Ranunculus aconitifolius</t>
   </si>
   <si>
     <t>Ranunculus aquatilis</t>
   </si>
   <si>
     <t>Ranunculus bulbosus</t>
   </si>
   <si>
     <t>Ranunculus lanuginosus</t>
   </si>
   <si>
     <t>Ranunculus lingua</t>
   </si>
   <si>
     <t>Ranunculus platanifolius</t>
   </si>
   <si>
     <t>Ranunculus trichophyllus</t>
   </si>
   <si>
     <t>Rhamnus cathartica</t>
   </si>
   <si>
-    <t>Rhododendron tomentosum</t>
-[...1 lines deleted...]
-  <si>
     <t>Ribes petraeum</t>
   </si>
   <si>
     <t>Ribes rubrum</t>
   </si>
   <si>
     <t>Ribes rubrum agg.</t>
   </si>
   <si>
     <t>Ribes uva-crispa</t>
   </si>
   <si>
     <t>Ribes uva-crispa subsp. grossularia</t>
   </si>
   <si>
     <t>Ribes uva-crispa subsp. uva-crispa</t>
   </si>
   <si>
     <t>Robinia pseudoacacia</t>
   </si>
   <si>
     <t>Rorippa sylvestris</t>
   </si>
   <si>
     <t>Rosa ×alba</t>
@@ -1584,53 +1566,50 @@
     <t>Teucrium botrys</t>
   </si>
   <si>
     <t>Thelypteris palustris</t>
   </si>
   <si>
     <t>Thesium linophyllon</t>
   </si>
   <si>
     <t>Thesium pyrenaicum</t>
   </si>
   <si>
     <t>Thymus praecox</t>
   </si>
   <si>
     <t>Tofieldia calyculata</t>
   </si>
   <si>
     <t>Torilis japonica</t>
   </si>
   <si>
     <t>Tragopogon orientalis</t>
   </si>
   <si>
     <t>Tragopogon pratensis subsp. minor</t>
-  </si>
-[...1 lines deleted...]
-    <t>Trientalis europaea</t>
   </si>
   <si>
     <t>Trifolium arvense</t>
   </si>
   <si>
     <t>Trifolium dubium</t>
   </si>
   <si>
     <t>Trifolium montanum</t>
   </si>
   <si>
     <t>Triglochin palustris</t>
   </si>
   <si>
     <t>Trichophorum alpinum</t>
   </si>
   <si>
     <t>Trichophorum cespitosum</t>
   </si>
   <si>
     <t>Tussilago farfara</t>
   </si>
   <si>
     <t>Ulmus laevis</t>
   </si>
@@ -4967,83 +4946,69 @@
       <c r="A552" s="2" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="553" spans="1:108">
       <c r="A553" s="2" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="554" spans="1:108">
       <c r="A554" s="2" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="555" spans="1:108">
       <c r="A555" s="2" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="556" spans="1:108">
       <c r="A556" s="2" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="557" spans="1:108">
-      <c r="A557" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A557" s="2"/>
     </row>
     <row r="558" spans="1:108">
-      <c r="A558" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A558" s="2"/>
     </row>
     <row r="559" spans="1:108">
-      <c r="A559" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A559" s="2"/>
     </row>
     <row r="560" spans="1:108">
-      <c r="A560" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A560" s="2"/>
     </row>
     <row r="561" spans="1:108">
-      <c r="A561" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A561" s="2"/>
     </row>
     <row r="562" spans="1:108">
-      <c r="A562" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A562" s="2"/>
     </row>
     <row r="563" spans="1:108">
-      <c r="A563" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A563" s="2"/>
     </row>
     <row r="564" spans="1:108">
       <c r="A564" s="2"/>
     </row>
     <row r="565" spans="1:108">
       <c r="A565" s="2"/>
     </row>
     <row r="566" spans="1:108">
       <c r="A566" s="2"/>
     </row>
     <row r="567" spans="1:108">
       <c r="A567" s="2"/>
     </row>
     <row r="568" spans="1:108">
       <c r="A568" s="2"/>
     </row>
     <row r="569" spans="1:108">
       <c r="A569" s="2"/>
     </row>
     <row r="570" spans="1:108">
       <c r="A570" s="2"/>
     </row>
     <row r="571" spans="1:108">
       <c r="A571" s="2"/>
     </row>
@@ -33357,30 +33322,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7250a</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate03.3.2026</dc:subject>
+  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>