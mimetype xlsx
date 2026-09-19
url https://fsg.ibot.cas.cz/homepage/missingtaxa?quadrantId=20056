--- v1 (2026-07-27)
+++ v2 (2026-09-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="556">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="544">
   <si>
     <t>chybějící druhy</t>
   </si>
   <si>
     <t>Acer tataricum</t>
   </si>
   <si>
     <t>Acinos arvensis</t>
   </si>
   <si>
     <t>Aconitum lycoctonum</t>
   </si>
   <si>
     <t>Acorus calamus</t>
   </si>
   <si>
     <t>Aethusa cynapioides</t>
   </si>
   <si>
     <t>Agrimonia eupatoria</t>
   </si>
   <si>
     <t>Agrostemma githago</t>
   </si>
   <si>
@@ -443,53 +443,50 @@
   <si>
     <t>Dactylorhiza ×silvae-gabretae</t>
   </si>
   <si>
     <t>Dactylorhiza traunsteineri subsp. traunsteineri</t>
   </si>
   <si>
     <t>Dasiphora parvifolia</t>
   </si>
   <si>
     <t>Dentaria bulbifera</t>
   </si>
   <si>
     <t>Dentaria enneaphyllos</t>
   </si>
   <si>
     <t>Digitalis lutea</t>
   </si>
   <si>
     <t>Digitalis purpurea</t>
   </si>
   <si>
     <t>Digitaria sanguinalis</t>
   </si>
   <si>
-    <t>Digitaria sanguinalis var. sanguinalis</t>
-[...1 lines deleted...]
-  <si>
     <t>Diphasiastrum alpinum</t>
   </si>
   <si>
     <t>Diphasiastrum complanatum</t>
   </si>
   <si>
     <t>Diphasiastrum complanatum agg.</t>
   </si>
   <si>
     <t>Diphasiastrum ×issleri</t>
   </si>
   <si>
     <t>Dipsacus fullonum</t>
   </si>
   <si>
     <t>Dittrichia graveolens</t>
   </si>
   <si>
     <t>Dryopteris affinis agg.</t>
   </si>
   <si>
     <t>Dryopteris ×ambroseae</t>
   </si>
   <si>
     <t>Dryopteris ×critica</t>
@@ -722,53 +719,50 @@
   <si>
     <t>Gymnocarpium robertianum</t>
   </si>
   <si>
     <t>Helianthemum grandiflorum subsp. obscurum</t>
   </si>
   <si>
     <t>Helianthus tuberosus</t>
   </si>
   <si>
     <t>Hepatica nobilis</t>
   </si>
   <si>
     <t>Heracleum mantegazzianum</t>
   </si>
   <si>
     <t>Herminium monorchis</t>
   </si>
   <si>
     <t>Herniaria glabra</t>
   </si>
   <si>
     <t>Hieracium levicaule</t>
   </si>
   <si>
-    <t>Hieracium sabaudum</t>
-[...1 lines deleted...]
-  <si>
     <t>Holosteum umbellatum</t>
   </si>
   <si>
     <t>Hordelymus europaeus</t>
   </si>
   <si>
     <t>Hordeum murinum</t>
   </si>
   <si>
     <t>Humulus lupulus</t>
   </si>
   <si>
     <t>Huperzia selago</t>
   </si>
   <si>
     <t>Hypericum hirsutum</t>
   </si>
   <si>
     <t>Hypericum montanum</t>
   </si>
   <si>
     <t>Hypericum tetrapterum</t>
   </si>
   <si>
     <t>Chaerophyllum aromaticum</t>
@@ -872,53 +866,50 @@
   <si>
     <t>Libanotis pyrenaica</t>
   </si>
   <si>
     <t>Ligularia sibirica</t>
   </si>
   <si>
     <t>Lilium bulbiferum</t>
   </si>
   <si>
     <t>Linum catharticum</t>
   </si>
   <si>
     <t>Listera cordata</t>
   </si>
   <si>
     <t>Listera ovata</t>
   </si>
   <si>
     <t>Littorella uniflora</t>
   </si>
   <si>
     <t>Lolium multiflorum</t>
   </si>
   <si>
-    <t>Lotus pedunculatus</t>
-[...1 lines deleted...]
-  <si>
     <t>Lupinus angustifolius</t>
   </si>
   <si>
     <t>Luzula divulgata</t>
   </si>
   <si>
     <t>Luzula luzuloides subsp. luzuloides</t>
   </si>
   <si>
     <t>Luzula pallescens</t>
   </si>
   <si>
     <t>Luzula sudetica</t>
   </si>
   <si>
     <t>Lycopodiella inundata</t>
   </si>
   <si>
     <t>Lycopsis arvensis</t>
   </si>
   <si>
     <t>Lysimachia nummularia</t>
   </si>
   <si>
     <t>Malaxis monophyllos</t>
@@ -1175,83 +1166,77 @@
   <si>
     <t>Potamogeton crispus</t>
   </si>
   <si>
     <t>Potamogeton lucens</t>
   </si>
   <si>
     <t>Potamogeton pusillus</t>
   </si>
   <si>
     <t>Potamogeton pusillus agg.</t>
   </si>
   <si>
     <t>Potamogeton trichoides</t>
   </si>
   <si>
     <t>Potentilla anserina</t>
   </si>
   <si>
     <t>Potentilla heptaphylla</t>
   </si>
   <si>
     <t>Potentilla inclinata</t>
   </si>
   <si>
-    <t>Potentilla norvegica</t>
-[...1 lines deleted...]
-  <si>
     <t>Potentilla recta</t>
   </si>
   <si>
     <t>Potentilla reptans</t>
   </si>
   <si>
     <t>Potentilla supina</t>
   </si>
   <si>
     <t>Potentilla verna</t>
   </si>
   <si>
     <t>Primula veris</t>
   </si>
   <si>
     <t>Prunus cerasifera</t>
   </si>
   <si>
     <t>Prunus domestica</t>
   </si>
   <si>
     <t>Prunus padus subsp. padus</t>
   </si>
   <si>
     <t>Pseudorchis albida</t>
   </si>
   <si>
-    <t>Puccinellia distans</t>
-[...1 lines deleted...]
-  <si>
     <t>Pulmonaria officinalis agg.</t>
   </si>
   <si>
     <t>Pyrola chlorantha</t>
   </si>
   <si>
     <t>Pyrola media</t>
   </si>
   <si>
     <t>Pyrola rotundifolia</t>
   </si>
   <si>
     <t>Pyrus communis</t>
   </si>
   <si>
     <t>Quercus petraea</t>
   </si>
   <si>
     <t>Ranunculus aconitifolius</t>
   </si>
   <si>
     <t>Ranunculus aquatilis</t>
   </si>
   <si>
     <t>Ranunculus bulbosus</t>
@@ -1403,110 +1388,98 @@
   <si>
     <t>Scilla bifolia agg.</t>
   </si>
   <si>
     <t>Scirpus radicans</t>
   </si>
   <si>
     <t>Scleranthus annuus</t>
   </si>
   <si>
     <t>Scleranthus perennis</t>
   </si>
   <si>
     <t>Scrophularia umbrosa</t>
   </si>
   <si>
     <t>Securigera varia</t>
   </si>
   <si>
     <t>Sedum acre</t>
   </si>
   <si>
     <t>Sedum reflexum</t>
   </si>
   <si>
-    <t>Sedum sexangulare</t>
-[...1 lines deleted...]
-  <si>
     <t>Sedum spurium</t>
   </si>
   <si>
     <t>Sedum villosum</t>
   </si>
   <si>
     <t>Senecio aquaticus</t>
   </si>
   <si>
     <t>Senecio ×decipiens</t>
   </si>
   <si>
     <t>Senecio ×futakii</t>
   </si>
   <si>
     <t>Senecio germanicus</t>
   </si>
   <si>
     <t>Senecio hercynicus</t>
   </si>
   <si>
     <t>Senecio nemorensis agg.</t>
   </si>
   <si>
     <t>Senecio subalpinus</t>
   </si>
   <si>
-    <t>Senecio sylvaticus</t>
-[...1 lines deleted...]
-  <si>
     <t>Scheuchzeria palustris</t>
   </si>
   <si>
     <t>Schoenoplectus lacustris</t>
   </si>
   <si>
     <t>Sicyos angulatus</t>
   </si>
   <si>
     <t>Silene dichotoma</t>
   </si>
   <si>
     <t>Silene ×hampeana</t>
   </si>
   <si>
     <t>Sisymbrium loeselii</t>
   </si>
   <si>
     <t>Sonchus arvensis</t>
   </si>
   <si>
-    <t>Sonchus asper</t>
-[...4 lines deleted...]
-  <si>
     <t>Sparganium erectum subsp. microcarpum</t>
   </si>
   <si>
     <t>Sparganium erectum subsp. neglectum</t>
   </si>
   <si>
     <t>Sparganium natans</t>
   </si>
   <si>
     <t>Spiraea ×macrothyrsa</t>
   </si>
   <si>
     <t>Spiraea ×pseudosalicifolia</t>
   </si>
   <si>
     <t>Stachys palustris</t>
   </si>
   <si>
     <t>Stellaria holostea</t>
   </si>
   <si>
     <t>Stellaria media</t>
   </si>
   <si>
     <t>Stellaria media agg.</t>
@@ -1565,53 +1538,50 @@
   <si>
     <t>Teucrium botrys</t>
   </si>
   <si>
     <t>Thelypteris palustris</t>
   </si>
   <si>
     <t>Thesium linophyllon</t>
   </si>
   <si>
     <t>Thesium pyrenaicum</t>
   </si>
   <si>
     <t>Thymus praecox</t>
   </si>
   <si>
     <t>Tofieldia calyculata</t>
   </si>
   <si>
     <t>Torilis japonica</t>
   </si>
   <si>
     <t>Tragopogon orientalis</t>
   </si>
   <si>
-    <t>Tragopogon pratensis subsp. minor</t>
-[...1 lines deleted...]
-  <si>
     <t>Trifolium arvense</t>
   </si>
   <si>
     <t>Trifolium dubium</t>
   </si>
   <si>
     <t>Trifolium montanum</t>
   </si>
   <si>
     <t>Triglochin palustris</t>
   </si>
   <si>
     <t>Trichophorum alpinum</t>
   </si>
   <si>
     <t>Trichophorum cespitosum</t>
   </si>
   <si>
     <t>Tussilago farfara</t>
   </si>
   <si>
     <t>Ulmus laevis</t>
   </si>
   <si>
     <t>Utricularia australis</t>
@@ -1650,56 +1620,50 @@
     <t>Veronica filiformis</t>
   </si>
   <si>
     <t>Veronica hederifolia</t>
   </si>
   <si>
     <t>Veronica maritima</t>
   </si>
   <si>
     <t>Veronica verna</t>
   </si>
   <si>
     <t>Viburnum lantana</t>
   </si>
   <si>
     <t>Vicia angustifolia var. angustifolia</t>
   </si>
   <si>
     <t>Vicia dumetorum</t>
   </si>
   <si>
     <t>Vicia faba</t>
   </si>
   <si>
     <t>Vicia grandiflora</t>
-  </si>
-[...4 lines deleted...]
-    <t>Vicia villosa subsp. villosa</t>
   </si>
   <si>
     <t>Vinca minor</t>
   </si>
   <si>
     <t>Viola ×dubia</t>
   </si>
   <si>
     <t>Viola hirta</t>
   </si>
   <si>
     <t>Viola odorata</t>
   </si>
   <si>
     <t>Viola tricolor agg.</t>
   </si>
   <si>
     <t>Viscum album subsp. abietis</t>
   </si>
   <si>
     <t>Vulpia bromoides</t>
   </si>
   <si>
     <t>Zannichellia palustris</t>
   </si>
@@ -4886,108 +4850,84 @@
       <c r="A540" s="2" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="541" spans="1:108">
       <c r="A541" s="2" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="542" spans="1:108">
       <c r="A542" s="2" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="543" spans="1:108">
       <c r="A543" s="2" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="544" spans="1:108">
       <c r="A544" s="2" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="545" spans="1:108">
-      <c r="A545" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A545" s="2"/>
     </row>
     <row r="546" spans="1:108">
-      <c r="A546" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A546" s="2"/>
     </row>
     <row r="547" spans="1:108">
-      <c r="A547" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A547" s="2"/>
     </row>
     <row r="548" spans="1:108">
-      <c r="A548" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A548" s="2"/>
     </row>
     <row r="549" spans="1:108">
-      <c r="A549" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A549" s="2"/>
     </row>
     <row r="550" spans="1:108">
-      <c r="A550" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A550" s="2"/>
     </row>
     <row r="551" spans="1:108">
-      <c r="A551" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A551" s="2"/>
     </row>
     <row r="552" spans="1:108">
-      <c r="A552" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A552" s="2"/>
     </row>
     <row r="553" spans="1:108">
-      <c r="A553" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A553" s="2"/>
     </row>
     <row r="554" spans="1:108">
-      <c r="A554" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A554" s="2"/>
     </row>
     <row r="555" spans="1:108">
-      <c r="A555" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A555" s="2"/>
     </row>
     <row r="556" spans="1:108">
-      <c r="A556" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A556" s="2"/>
     </row>
     <row r="557" spans="1:108">
       <c r="A557" s="2"/>
     </row>
     <row r="558" spans="1:108">
       <c r="A558" s="2"/>
     </row>
     <row r="559" spans="1:108">
       <c r="A559" s="2"/>
     </row>
     <row r="560" spans="1:108">
       <c r="A560" s="2"/>
     </row>
     <row r="561" spans="1:108">
       <c r="A561" s="2"/>
     </row>
     <row r="562" spans="1:108">
       <c r="A562" s="2"/>
     </row>
     <row r="563" spans="1:108">
       <c r="A563" s="2"/>
     </row>
     <row r="564" spans="1:108">
       <c r="A564" s="2"/>
     </row>
@@ -33322,30 +33262,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7250a</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
+  <dc:subject>download.excel.exportDate19.19.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>