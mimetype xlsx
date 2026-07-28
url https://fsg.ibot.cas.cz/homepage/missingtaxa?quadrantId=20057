--- v0 (2026-06-03)
+++ v1 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="645">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="646">
   <si>
     <t>chybějící druhy</t>
   </si>
   <si>
     <t>Acer tataricum</t>
   </si>
   <si>
     <t>Acinos arvensis</t>
   </si>
   <si>
     <t>Aconitum ×cammarum</t>
   </si>
   <si>
     <t>Aconitum plicatum</t>
   </si>
   <si>
     <t>Aesculus hippocastanum</t>
   </si>
   <si>
     <t>Aethusa cynapioides</t>
   </si>
   <si>
     <t>Aethusa cynapium</t>
   </si>
   <si>
@@ -131,50 +131,53 @@
   <si>
     <t>Alyssum alyssoides</t>
   </si>
   <si>
     <t>Amelanchier lamarckii</t>
   </si>
   <si>
     <t>Anagallis arvensis</t>
   </si>
   <si>
     <t>Andromeda polifolia</t>
   </si>
   <si>
     <t>Anemone ranunculoides</t>
   </si>
   <si>
     <t>Angelica archangelica</t>
   </si>
   <si>
     <t>Angelica palustris</t>
   </si>
   <si>
     <t>Anthemis arvensis</t>
   </si>
   <si>
+    <t>Anthemis tinctoria</t>
+  </si>
+  <si>
     <t>Anthyllis vulneraria</t>
   </si>
   <si>
     <t>Anthyllis vulneraria subsp. pseudovulneraria</t>
   </si>
   <si>
     <t>Apera spica-venti</t>
   </si>
   <si>
     <t>Aphanes arvensis</t>
   </si>
   <si>
     <t>Aquilegia vulgaris</t>
   </si>
   <si>
     <t>Arabidopsis arenosa</t>
   </si>
   <si>
     <t>Arctium ×ambiguum</t>
   </si>
   <si>
     <t>Arctium lappa</t>
   </si>
   <si>
     <t>Arctium minus</t>
@@ -1202,50 +1205,53 @@
   <si>
     <t>Philadelphus coronarius</t>
   </si>
   <si>
     <t>Phleum nodosum</t>
   </si>
   <si>
     <t>Phleum pratense agg.</t>
   </si>
   <si>
     <t>Physocarpus opulifolius</t>
   </si>
   <si>
     <t>Phyteuma ×adulterinum</t>
   </si>
   <si>
     <t>Phyteuma orbiculare</t>
   </si>
   <si>
     <t>Phyteuma spicatum</t>
   </si>
   <si>
     <t>Picea pungens</t>
   </si>
   <si>
+    <t>Picris hieracioides</t>
+  </si>
+  <si>
     <t>Pilosella bauhini</t>
   </si>
   <si>
     <t>Pilosella floribunda</t>
   </si>
   <si>
     <t>Pilosella lactucella</t>
   </si>
   <si>
     <t>Pilosella schultesii</t>
   </si>
   <si>
     <t>Pinguicula vulgaris</t>
   </si>
   <si>
     <t>Pinus ×ascendens nothosubsp. skalickyi</t>
   </si>
   <si>
     <t>Pinus nigra</t>
   </si>
   <si>
     <t>Pinus ×rhaetica nothosubsp. digenea</t>
   </si>
   <si>
     <t>Pinus rigida</t>
@@ -1274,53 +1280,50 @@
   <si>
     <t>Poa annua</t>
   </si>
   <si>
     <t>Poa humilis</t>
   </si>
   <si>
     <t>Poa palustris</t>
   </si>
   <si>
     <t>Poa pratensis agg.</t>
   </si>
   <si>
     <t>Polemonium caeruleum</t>
   </si>
   <si>
     <t>Polygala comosa</t>
   </si>
   <si>
     <t>Polygala vulgaris agg.</t>
   </si>
   <si>
     <t>Polygonatum multiflorum</t>
   </si>
   <si>
-    <t>Polygonatum odoratum</t>
-[...1 lines deleted...]
-  <si>
     <t>Polygonum arenastrum</t>
   </si>
   <si>
     <t>Polygonum aviculare agg.</t>
   </si>
   <si>
     <t>Polystichum aculeatum</t>
   </si>
   <si>
     <t>Polystichum lonchitis</t>
   </si>
   <si>
     <t>Populus alba</t>
   </si>
   <si>
     <t>Potamogeton acutifolius</t>
   </si>
   <si>
     <t>Potamogeton alpinus</t>
   </si>
   <si>
     <t>Potamogeton crispus</t>
   </si>
   <si>
     <t>Potamogeton lucens</t>
@@ -1358,53 +1361,50 @@
   <si>
     <t>Primula veris</t>
   </si>
   <si>
     <t>Prunus cerasifera</t>
   </si>
   <si>
     <t>Prunus domestica</t>
   </si>
   <si>
     <t>Prunus padus subsp. padus</t>
   </si>
   <si>
     <t>Pseudotsuga menziesii var. menziesii</t>
   </si>
   <si>
     <t>Puccinellia distans</t>
   </si>
   <si>
     <t>Pyrola chlorantha</t>
   </si>
   <si>
     <t>Pyrola media</t>
   </si>
   <si>
-    <t>Pyrola minor</t>
-[...1 lines deleted...]
-  <si>
     <t>Pyrola rotundifolia</t>
   </si>
   <si>
     <t>Quercus petraea</t>
   </si>
   <si>
     <t>Quercus rubra</t>
   </si>
   <si>
     <t>Ranunculus aconitifolius</t>
   </si>
   <si>
     <t>Ranunculus aquatilis</t>
   </si>
   <si>
     <t>Ranunculus bulbosus</t>
   </si>
   <si>
     <t>Ranunculus fluitans</t>
   </si>
   <si>
     <t>Ranunculus lingua</t>
   </si>
   <si>
     <t>Ranunculus peltatus</t>
@@ -1914,50 +1914,53 @@
     <t>Veronica scutellata</t>
   </si>
   <si>
     <t>Veronica verna</t>
   </si>
   <si>
     <t>Viburnum lantana</t>
   </si>
   <si>
     <t>Vicia angustifolia</t>
   </si>
   <si>
     <t>Vicia angustifolia var. segetalis</t>
   </si>
   <si>
     <t>Vicia cracca agg.</t>
   </si>
   <si>
     <t>Vicia faba</t>
   </si>
   <si>
     <t>Vicia hirsuta</t>
   </si>
   <si>
     <t>Vicia tetrasperma</t>
+  </si>
+  <si>
+    <t>Vicia villosa</t>
   </si>
   <si>
     <t>Vicia villosa subsp. villosa</t>
   </si>
   <si>
     <t>Vinca minor</t>
   </si>
   <si>
     <t>Viola collina</t>
   </si>
   <si>
     <t>Viola ×dubia</t>
   </si>
   <si>
     <t>Viola odorata</t>
   </si>
   <si>
     <t>Viola tricolor</t>
   </si>
   <si>
     <t>Viola tricolor agg.</t>
   </si>
   <si>
     <t>Viscum album subsp. abietis</t>
   </si>
@@ -5658,51 +5661,53 @@
       <c r="A641" s="2" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="642" spans="1:108">
       <c r="A642" s="2" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="643" spans="1:108">
       <c r="A643" s="2" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="644" spans="1:108">
       <c r="A644" s="2" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="645" spans="1:108">
       <c r="A645" s="2" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="646" spans="1:108">
-      <c r="A646" s="2"/>
+      <c r="A646" s="2" t="s">
+        <v>645</v>
+      </c>
     </row>
     <row r="647" spans="1:108">
       <c r="A647" s="2"/>
     </row>
     <row r="648" spans="1:108">
       <c r="A648" s="2"/>
     </row>
     <row r="649" spans="1:108">
       <c r="A649" s="2"/>
     </row>
     <row r="650" spans="1:108">
       <c r="A650" s="2"/>
     </row>
     <row r="651" spans="1:108">
       <c r="A651" s="2"/>
     </row>
     <row r="652" spans="1:108">
       <c r="A652" s="2"/>
     </row>
     <row r="653" spans="1:108">
       <c r="A653" s="2"/>
     </row>
     <row r="654" spans="1:108">
       <c r="A654" s="2"/>
     </row>
@@ -33767,30 +33772,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7150c</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate03.3.2026</dc:subject>
+  <dc:subject>download.excel.exportDate28.28.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>