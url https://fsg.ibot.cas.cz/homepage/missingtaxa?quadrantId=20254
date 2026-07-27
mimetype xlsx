--- v0 (2026-06-03)
+++ v1 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="683">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="681">
   <si>
     <t>chybějící druhy</t>
   </si>
   <si>
     <t>Abies grandis</t>
   </si>
   <si>
     <t>Acer platanoides</t>
   </si>
   <si>
     <t>Acinos arvensis</t>
   </si>
   <si>
     <t>Aconitum ×cammarum</t>
   </si>
   <si>
     <t>Aconitum lycoctonum</t>
   </si>
   <si>
     <t>Aconitum variegatum</t>
   </si>
   <si>
     <t>Adoxa moschatellina</t>
   </si>
   <si>
@@ -419,53 +419,50 @@
   <si>
     <t>Carex pilosa</t>
   </si>
   <si>
     <t>Carex pseudocyperus</t>
   </si>
   <si>
     <t>Carex pulicaris</t>
   </si>
   <si>
     <t>Carex spicata</t>
   </si>
   <si>
     <t>Carpinus betulus</t>
   </si>
   <si>
     <t>Carum carvi</t>
   </si>
   <si>
     <t>Carya ovata</t>
   </si>
   <si>
     <t>Centaurea jacea subsp. jacea</t>
   </si>
   <si>
-    <t>Centaurea pseudophrygia</t>
-[...1 lines deleted...]
-  <si>
     <t>Centaurea scabiosa</t>
   </si>
   <si>
     <t>Cephalanthera damasonium</t>
   </si>
   <si>
     <t>Cerastium arvense</t>
   </si>
   <si>
     <t>Cerastium glutinosum</t>
   </si>
   <si>
     <t>Cerastium semidecandrum</t>
   </si>
   <si>
     <t>Cerastium tomentosum</t>
   </si>
   <si>
     <t>Ceratophyllum demersum</t>
   </si>
   <si>
     <t>Cicerbita alpina</t>
   </si>
   <si>
     <t>Cicuta virosa</t>
@@ -1322,53 +1319,50 @@
   <si>
     <t>Pastinaca sativa</t>
   </si>
   <si>
     <t>Pedicularis sylvatica</t>
   </si>
   <si>
     <t>Persicaria lapathifolia subsp. pallida</t>
   </si>
   <si>
     <t>Persicaria maculosa</t>
   </si>
   <si>
     <t>Persicaria minor</t>
   </si>
   <si>
     <t>Peucedanum ostruthium</t>
   </si>
   <si>
     <t>Philadelphus coronarius</t>
   </si>
   <si>
     <t>Phyteuma ×adulterinum</t>
   </si>
   <si>
-    <t>Phyteuma spicatum</t>
-[...1 lines deleted...]
-  <si>
     <t>Phytolacca acinosa</t>
   </si>
   <si>
     <t>Pilosella bauhini</t>
   </si>
   <si>
     <t>Pilosella caespitosa agg.</t>
   </si>
   <si>
     <t>Pilosella floribunda</t>
   </si>
   <si>
     <t>Pilosella lactucella</t>
   </si>
   <si>
     <t>Pilosella norrliniiformis</t>
   </si>
   <si>
     <t>Pilosella piloselloides</t>
   </si>
   <si>
     <t>Pilosella scandinavica</t>
   </si>
   <si>
     <t>Pinguicula vulgaris</t>
@@ -1391,53 +1385,50 @@
   <si>
     <t>Pinus uncinata subsp. uliginosa</t>
   </si>
   <si>
     <t>Plantago media</t>
   </si>
   <si>
     <t>Platanthera ×graebneri</t>
   </si>
   <si>
     <t>Poa angustifolia</t>
   </si>
   <si>
     <t>Poa compressa</t>
   </si>
   <si>
     <t>Poa humilis</t>
   </si>
   <si>
     <t>Poa pratensis agg.</t>
   </si>
   <si>
     <t>Poa remota</t>
   </si>
   <si>
-    <t>Polemonium caeruleum</t>
-[...1 lines deleted...]
-  <si>
     <t>Polygala amarella</t>
   </si>
   <si>
     <t>Polygala comosa</t>
   </si>
   <si>
     <t>Polygonatum multiflorum</t>
   </si>
   <si>
     <t>Polygonatum odoratum</t>
   </si>
   <si>
     <t>Polygonatum verticillatum</t>
   </si>
   <si>
     <t>Polygonum arenastrum</t>
   </si>
   <si>
     <t>Polygonum aviculare</t>
   </si>
   <si>
     <t>Polygonum aviculare agg.</t>
   </si>
   <si>
     <t>Polypodium vulgare</t>
@@ -1487,50 +1478,53 @@
   <si>
     <t>Potentilla verna</t>
   </si>
   <si>
     <t>Primula veris</t>
   </si>
   <si>
     <t>Prunus cerasifera</t>
   </si>
   <si>
     <t>Prunus cerasus</t>
   </si>
   <si>
     <t>Prunus domestica</t>
   </si>
   <si>
     <t>Prunus spinosa</t>
   </si>
   <si>
     <t>Pulmonaria obscura</t>
   </si>
   <si>
     <t>Pulmonaria officinalis agg.</t>
   </si>
   <si>
+    <t>Pyrola rotundifolia</t>
+  </si>
+  <si>
     <t>Pyrus communis</t>
   </si>
   <si>
     <t>Quercus petraea</t>
   </si>
   <si>
     <t>Quercus robur</t>
   </si>
   <si>
     <t>Quercus rubra</t>
   </si>
   <si>
     <t>Ranunculus aconitifolius</t>
   </si>
   <si>
     <t>Ranunculus aquatilis</t>
   </si>
   <si>
     <t>Ranunculus bulbosus</t>
   </si>
   <si>
     <t>Ranunculus lanuginosus</t>
   </si>
   <si>
     <t>Ranunculus lingua</t>
@@ -2015,54 +2009,54 @@
   <si>
     <t>Viburnum opulus</t>
   </si>
   <si>
     <t>Vicia angustifolia</t>
   </si>
   <si>
     <t>Vicia angustifolia var. angustifolia</t>
   </si>
   <si>
     <t>Vicia grandiflora</t>
   </si>
   <si>
     <t>Vicia hirsuta</t>
   </si>
   <si>
     <t>Vicia pannonica</t>
   </si>
   <si>
     <t>Vicia sativa</t>
   </si>
   <si>
     <t>Vicia sativa agg.</t>
   </si>
   <si>
-    <t>Vicia sylvatica</t>
-[...1 lines deleted...]
-  <si>
     <t>Vicia tetrasperma</t>
+  </si>
+  <si>
+    <t>Vicia villosa</t>
   </si>
   <si>
     <t>Vinca minor</t>
   </si>
   <si>
     <t>Viola arvensis</t>
   </si>
   <si>
     <t>Viola collina</t>
   </si>
   <si>
     <t>Viola hirta</t>
   </si>
   <si>
     <t>Viola riviniana</t>
   </si>
   <si>
     <t>Viola ×scabra</t>
   </si>
   <si>
     <t>Viola stagnina</t>
   </si>
   <si>
     <t>Viola tricolor</t>
   </si>
@@ -5952,58 +5946,54 @@
       <c r="A677" s="2" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="678" spans="1:108">
       <c r="A678" s="2" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="679" spans="1:108">
       <c r="A679" s="2" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="680" spans="1:108">
       <c r="A680" s="2" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="681" spans="1:108">
       <c r="A681" s="2" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="682" spans="1:108">
-      <c r="A682" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A682" s="2"/>
     </row>
     <row r="683" spans="1:108">
-      <c r="A683" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A683" s="2"/>
     </row>
     <row r="684" spans="1:108">
       <c r="A684" s="2"/>
     </row>
     <row r="685" spans="1:108">
       <c r="A685" s="2"/>
     </row>
     <row r="686" spans="1:108">
       <c r="A686" s="2"/>
     </row>
     <row r="687" spans="1:108">
       <c r="A687" s="2"/>
     </row>
     <row r="688" spans="1:108">
       <c r="A688" s="2"/>
     </row>
     <row r="689" spans="1:108">
       <c r="A689" s="2"/>
     </row>
     <row r="690" spans="1:108">
       <c r="A690" s="2"/>
     </row>
     <row r="691" spans="1:108">
       <c r="A691" s="2"/>
     </row>
@@ -33957,30 +33947,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7350b</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate03.3.2026</dc:subject>
+  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>