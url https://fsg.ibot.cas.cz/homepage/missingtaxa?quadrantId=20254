--- v1 (2026-07-27)
+++ v2 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="681">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="684">
   <si>
     <t>chybějící druhy</t>
   </si>
   <si>
     <t>Abies grandis</t>
   </si>
   <si>
     <t>Acer platanoides</t>
   </si>
   <si>
     <t>Acinos arvensis</t>
   </si>
   <si>
     <t>Aconitum ×cammarum</t>
   </si>
   <si>
     <t>Aconitum lycoctonum</t>
   </si>
   <si>
     <t>Aconitum variegatum</t>
   </si>
   <si>
     <t>Adoxa moschatellina</t>
   </si>
   <si>
@@ -617,50 +617,53 @@
   <si>
     <t>Dryopteris ×ambroseae</t>
   </si>
   <si>
     <t>Dryopteris borreri</t>
   </si>
   <si>
     <t>Dryopteris cambrensis</t>
   </si>
   <si>
     <t>Dryopteris carthusiana agg.</t>
   </si>
   <si>
     <t>Dryopteris cristata</t>
   </si>
   <si>
     <t>Dryopteris expansa</t>
   </si>
   <si>
     <t>Echinochloa crus-galli</t>
   </si>
   <si>
     <t>Echium vulgare</t>
   </si>
   <si>
+    <t>Elatine triandra</t>
+  </si>
+  <si>
     <t>Eleocharis mamillata</t>
   </si>
   <si>
     <t>Eleocharis mamillata subsp. austriaca</t>
   </si>
   <si>
     <t>Eleocharis palustris agg.</t>
   </si>
   <si>
     <t>Eleocharis palustris subsp. waltersii</t>
   </si>
   <si>
     <t>Elymus repens</t>
   </si>
   <si>
     <t>Epilobium adenocaulon</t>
   </si>
   <si>
     <t>Epilobium collinum</t>
   </si>
   <si>
     <t>Epilobium ×fossicola</t>
   </si>
   <si>
     <t>Epilobium ×iglaviense</t>
@@ -923,50 +926,53 @@
   <si>
     <t>Herminium monorchis</t>
   </si>
   <si>
     <t>Herniaria glabra</t>
   </si>
   <si>
     <t>Hieracium laevigatum</t>
   </si>
   <si>
     <t>Hieracium levicaule</t>
   </si>
   <si>
     <t>Hieracium sabaudum</t>
   </si>
   <si>
     <t>Hieracium umbellatum</t>
   </si>
   <si>
     <t>Holosteum umbellatum</t>
   </si>
   <si>
     <t>Hordelymus europaeus</t>
   </si>
   <si>
+    <t>Hordeum murinum</t>
+  </si>
+  <si>
     <t>Humulus lupulus</t>
   </si>
   <si>
     <t>Huperzia selago</t>
   </si>
   <si>
     <t>Hylotelephium jullianum</t>
   </si>
   <si>
     <t>Hylotelephium maximum</t>
   </si>
   <si>
     <t>Hylotelephium telephium</t>
   </si>
   <si>
     <t>Hypericum hirsutum</t>
   </si>
   <si>
     <t>Hypericum humifusum</t>
   </si>
   <si>
     <t>Hypericum maculatum agg.</t>
   </si>
   <si>
     <t>Hypericum montanum</t>
@@ -1713,50 +1719,53 @@
     <t>Sedum hispanicum</t>
   </si>
   <si>
     <t>Sedum reflexum</t>
   </si>
   <si>
     <t>Sedum sexangulare</t>
   </si>
   <si>
     <t>Sedum villosum</t>
   </si>
   <si>
     <t>Selinum carvifolia</t>
   </si>
   <si>
     <t>Senecio aquaticus</t>
   </si>
   <si>
     <t>Senecio jacobaea</t>
   </si>
   <si>
     <t>Serratula tinctoria</t>
   </si>
   <si>
     <t>Setaria pumila</t>
+  </si>
+  <si>
+    <t>Setaria viridis</t>
   </si>
   <si>
     <t>Scheuchzeria palustris</t>
   </si>
   <si>
     <t>Sicyos angulatus</t>
   </si>
   <si>
     <t>Silene dioica</t>
   </si>
   <si>
     <t>Silene latifolia subsp. alba</t>
   </si>
   <si>
     <t>Silene nutans</t>
   </si>
   <si>
     <t>Sisymbrium officinale</t>
   </si>
   <si>
     <t>Solanum dulcamara</t>
   </si>
   <si>
     <t>Solidago canadensis</t>
   </si>
@@ -5946,57 +5955,63 @@
       <c r="A677" s="2" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="678" spans="1:108">
       <c r="A678" s="2" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="679" spans="1:108">
       <c r="A679" s="2" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="680" spans="1:108">
       <c r="A680" s="2" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="681" spans="1:108">
       <c r="A681" s="2" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="682" spans="1:108">
-      <c r="A682" s="2"/>
+      <c r="A682" s="2" t="s">
+        <v>681</v>
+      </c>
     </row>
     <row r="683" spans="1:108">
-      <c r="A683" s="2"/>
+      <c r="A683" s="2" t="s">
+        <v>682</v>
+      </c>
     </row>
     <row r="684" spans="1:108">
-      <c r="A684" s="2"/>
+      <c r="A684" s="2" t="s">
+        <v>683</v>
+      </c>
     </row>
     <row r="685" spans="1:108">
       <c r="A685" s="2"/>
     </row>
     <row r="686" spans="1:108">
       <c r="A686" s="2"/>
     </row>
     <row r="687" spans="1:108">
       <c r="A687" s="2"/>
     </row>
     <row r="688" spans="1:108">
       <c r="A688" s="2"/>
     </row>
     <row r="689" spans="1:108">
       <c r="A689" s="2"/>
     </row>
     <row r="690" spans="1:108">
       <c r="A690" s="2"/>
     </row>
     <row r="691" spans="1:108">
       <c r="A691" s="2"/>
     </row>
     <row r="692" spans="1:108">
       <c r="A692" s="2"/>
     </row>
@@ -33947,30 +33962,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7350b</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
+  <dc:subject>download.excel.exportDate20.20.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>