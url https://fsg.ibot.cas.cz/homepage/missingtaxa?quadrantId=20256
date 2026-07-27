--- v0 (2026-06-03)
+++ v1 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="482">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="478">
   <si>
     <t>chybějící druhy</t>
   </si>
   <si>
     <t>Abies nordmanniana</t>
   </si>
   <si>
     <t>Acer negundo</t>
   </si>
   <si>
     <t>Aconitum ×cammarum</t>
   </si>
   <si>
     <t>Acorus calamus</t>
   </si>
   <si>
     <t>Aethusa cynapioides</t>
   </si>
   <si>
     <t>Aethusa cynapium agg.</t>
   </si>
   <si>
     <t>Agrostis gigantea</t>
   </si>
   <si>
@@ -92,122 +92,119 @@
   <si>
     <t>Amaranthus retroflexus</t>
   </si>
   <si>
     <t>Anagallis arvensis</t>
   </si>
   <si>
     <t>Andromeda polifolia</t>
   </si>
   <si>
     <t>Anemone ranunculoides</t>
   </si>
   <si>
     <t>Anemone sylvestris</t>
   </si>
   <si>
     <t>Anethum graveolens</t>
   </si>
   <si>
     <t>Angelica palustris</t>
   </si>
   <si>
     <t>Anthemis arvensis</t>
   </si>
   <si>
-    <t>Anthemis tinctoria</t>
-[...1 lines deleted...]
-  <si>
     <t>Anthericum ramosum</t>
   </si>
   <si>
     <t>Apera spica-venti</t>
   </si>
   <si>
     <t>Aphanes arvensis</t>
   </si>
   <si>
     <t>Aquilegia vulgaris</t>
   </si>
   <si>
     <t>Arabidopsis arenosa</t>
   </si>
   <si>
     <t>Arabidopsis halleri</t>
   </si>
   <si>
     <t>Arctium nemorosum</t>
   </si>
   <si>
+    <t>Aruncus dioicus</t>
+  </si>
+  <si>
     <t>Asplenium adiantum-nigrum</t>
   </si>
   <si>
     <t>Asplenium ruta-muraria</t>
   </si>
   <si>
     <t>Asplenium septentrionale</t>
   </si>
   <si>
     <t>Asplenium trichomanes</t>
   </si>
   <si>
     <t>Asplenium trichomanes subsp. quadrivalens</t>
   </si>
   <si>
     <t>Asplenium trichomanes subsp. trichomanes</t>
   </si>
   <si>
     <t>Asplenium viride</t>
   </si>
   <si>
     <t>Athyrium distentifolium</t>
   </si>
   <si>
     <t>Atriplex sagittata</t>
   </si>
   <si>
     <t>Atropa bella-donna</t>
   </si>
   <si>
     <t>Avena fatua</t>
   </si>
   <si>
     <t>Barbarea vulgaris</t>
   </si>
   <si>
     <t>Betula ×intermedia nothosubsp. ×seideliana</t>
   </si>
   <si>
     <t>Betula nana</t>
   </si>
   <si>
     <t>Betula petraea</t>
   </si>
   <si>
-    <t>Blechnum spicant</t>
-[...1 lines deleted...]
-  <si>
     <t>Blysmus compressus</t>
   </si>
   <si>
     <t>Bolboschoenus maritimus agg.</t>
   </si>
   <si>
     <t>Botrychium matricariifolium</t>
   </si>
   <si>
     <t>Brachypodium sylvaticum</t>
   </si>
   <si>
     <t>Brassica napus</t>
   </si>
   <si>
     <t>Bromus arvensis</t>
   </si>
   <si>
     <t>Bromus carinatus</t>
   </si>
   <si>
     <t>Bromus erectus</t>
   </si>
   <si>
     <t>Bromus hordeaceus</t>
@@ -353,50 +350,53 @@
   <si>
     <t>Cornus sericea</t>
   </si>
   <si>
     <t>Corydalis cava</t>
   </si>
   <si>
     <t>Corydalis intermedia</t>
   </si>
   <si>
     <t>Cosmos bipinnatus</t>
   </si>
   <si>
     <t>Crataegus laevigata</t>
   </si>
   <si>
     <t>Crepis praemorsa</t>
   </si>
   <si>
     <t>Cyclamen purpurascens</t>
   </si>
   <si>
     <t>Cymbalaria muralis</t>
   </si>
   <si>
+    <t>Cynoglossum officinale</t>
+  </si>
+  <si>
     <t>Cyperus flavescens</t>
   </si>
   <si>
     <t>Cypripedium calceolus</t>
   </si>
   <si>
     <t>Cystopteris fragilis</t>
   </si>
   <si>
     <t>Cytisus scoparius</t>
   </si>
   <si>
     <t>Dactylorhiza sambucina</t>
   </si>
   <si>
     <t>Dasiphora parvifolia</t>
   </si>
   <si>
     <t>Dentaria bulbifera</t>
   </si>
   <si>
     <t>Descurainia sophia</t>
   </si>
   <si>
     <t>Dianthus barbatus</t>
@@ -875,83 +875,77 @@
   <si>
     <t>Persicaria mitis</t>
   </si>
   <si>
     <t>Phacelia tanacetifolia</t>
   </si>
   <si>
     <t>Philadelphus coronarius</t>
   </si>
   <si>
     <t>Phleum nodosum</t>
   </si>
   <si>
     <t>Phleum phleoides</t>
   </si>
   <si>
     <t>Phleum pratense agg.</t>
   </si>
   <si>
     <t>Physocarpus opulifolius</t>
   </si>
   <si>
     <t>Phyteuma ×adulterinum</t>
   </si>
   <si>
-    <t>Picris hieracioides</t>
-[...1 lines deleted...]
-  <si>
     <t>Pilosella aurantiaca</t>
   </si>
   <si>
     <t>Pilosella bauhini</t>
   </si>
   <si>
     <t>Pilosella caespitosa</t>
   </si>
   <si>
     <t>Pilosella caespitosa agg.</t>
   </si>
   <si>
     <t>Pilosella piloselloides</t>
   </si>
   <si>
     <t>Pinus ×ascendens nothosubsp. skalickyi</t>
   </si>
   <si>
     <t>Pinus cembra</t>
   </si>
   <si>
     <t>Pinus ×rhaetica nothosubsp. digenea</t>
   </si>
   <si>
     <t>Pinus strobus</t>
   </si>
   <si>
-    <t>Pinus uncinata subsp. uliginosa</t>
-[...1 lines deleted...]
-  <si>
     <t>Plantago major agg.</t>
   </si>
   <si>
     <t>Poa remota</t>
   </si>
   <si>
     <t>Polygala amarella</t>
   </si>
   <si>
     <t>Polygala major</t>
   </si>
   <si>
     <t>Polygonatum multiflorum</t>
   </si>
   <si>
     <t>Polygonum arenastrum</t>
   </si>
   <si>
     <t>Polypodium vulgare agg.</t>
   </si>
   <si>
     <t>Polystichum aculeatum</t>
   </si>
   <si>
     <t>Populus alba</t>
@@ -971,53 +965,50 @@
   <si>
     <t>Potamogeton acutifolius</t>
   </si>
   <si>
     <t>Potamogeton obtusifolius</t>
   </si>
   <si>
     <t>Potamogeton perfoliatus</t>
   </si>
   <si>
     <t>Potamogeton pusillus</t>
   </si>
   <si>
     <t>Potamogeton trichoides</t>
   </si>
   <si>
     <t>Potentilla anglica</t>
   </si>
   <si>
     <t>Potentilla inclinata</t>
   </si>
   <si>
     <t>Potentilla puberula</t>
   </si>
   <si>
-    <t>Potentilla recta</t>
-[...1 lines deleted...]
-  <si>
     <t>Primula veris</t>
   </si>
   <si>
     <t>Prunus cerasus</t>
   </si>
   <si>
     <t>Prunus insititia</t>
   </si>
   <si>
     <t>Puccinellia distans</t>
   </si>
   <si>
     <t>Pulmonaria officinalis</t>
   </si>
   <si>
     <t>Pulmonaria officinalis agg.</t>
   </si>
   <si>
     <t>Pyrola chlorantha</t>
   </si>
   <si>
     <t>Pyrola rotundifolia</t>
   </si>
   <si>
     <t>Pyrus communis</t>
@@ -1170,53 +1161,50 @@
     <t>Salix alba</t>
   </si>
   <si>
     <t>Salix ×incubacea</t>
   </si>
   <si>
     <t>Salix ×meyeriana</t>
   </si>
   <si>
     <t>Salix myrsinifolia</t>
   </si>
   <si>
     <t>Salix ×plicata</t>
   </si>
   <si>
     <t>Salix repens</t>
   </si>
   <si>
     <t>Salix repens agg.</t>
   </si>
   <si>
     <t>Salvia pratensis</t>
   </si>
   <si>
     <t>Salvia verticillata</t>
-  </si>
-[...1 lines deleted...]
-    <t>Saxifraga granulata</t>
   </si>
   <si>
     <t>Scabiosa columbaria</t>
   </si>
   <si>
     <t>Scrophularia umbrosa</t>
   </si>
   <si>
     <t>Sedum reflexum</t>
   </si>
   <si>
     <t>Sedum rupestre</t>
   </si>
   <si>
     <t>Sedum sexangulare</t>
   </si>
   <si>
     <t>Sedum spurium</t>
   </si>
   <si>
     <t>Sedum villosum</t>
   </si>
   <si>
     <t>Senecio ×decipiens</t>
   </si>
@@ -4334,68 +4322,60 @@
       <c r="A474" s="2" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="475" spans="1:108">
       <c r="A475" s="2" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="476" spans="1:108">
       <c r="A476" s="2" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="477" spans="1:108">
       <c r="A477" s="2" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="478" spans="1:108">
       <c r="A478" s="2" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="479" spans="1:108">
-      <c r="A479" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A479" s="2"/>
     </row>
     <row r="480" spans="1:108">
-      <c r="A480" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A480" s="2"/>
     </row>
     <row r="481" spans="1:108">
-      <c r="A481" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A481" s="2"/>
     </row>
     <row r="482" spans="1:108">
-      <c r="A482" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A482" s="2"/>
     </row>
     <row r="483" spans="1:108">
       <c r="A483" s="2"/>
     </row>
     <row r="484" spans="1:108">
       <c r="A484" s="2"/>
     </row>
     <row r="485" spans="1:108">
       <c r="A485" s="2"/>
     </row>
     <row r="486" spans="1:108">
       <c r="A486" s="2"/>
     </row>
     <row r="487" spans="1:108">
       <c r="A487" s="2"/>
     </row>
     <row r="488" spans="1:108">
       <c r="A488" s="2"/>
     </row>
     <row r="489" spans="1:108">
       <c r="A489" s="2"/>
     </row>
     <row r="490" spans="1:108">
       <c r="A490" s="2"/>
     </row>
@@ -32952,30 +32932,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7250b</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate03.3.2026</dc:subject>
+  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>