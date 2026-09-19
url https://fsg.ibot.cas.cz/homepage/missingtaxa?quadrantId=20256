--- v1 (2026-07-27)
+++ v2 (2026-09-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="478">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="479">
   <si>
     <t>chybějící druhy</t>
   </si>
   <si>
     <t>Abies nordmanniana</t>
   </si>
   <si>
     <t>Acer negundo</t>
   </si>
   <si>
     <t>Aconitum ×cammarum</t>
   </si>
   <si>
     <t>Acorus calamus</t>
   </si>
   <si>
     <t>Aethusa cynapioides</t>
   </si>
   <si>
     <t>Aethusa cynapium agg.</t>
   </si>
   <si>
     <t>Agrostis gigantea</t>
   </si>
   <si>
@@ -416,71 +416,77 @@
   <si>
     <t>Diphasiastrum complanatum</t>
   </si>
   <si>
     <t>Diphasiastrum complanatum agg.</t>
   </si>
   <si>
     <t>Diphasiastrum ×issleri</t>
   </si>
   <si>
     <t>Diphasiastrum ×zeilleri</t>
   </si>
   <si>
     <t>Dryopteris affinis agg.</t>
   </si>
   <si>
     <t>Dryopteris borreri</t>
   </si>
   <si>
     <t>Dryopteris carthusiana agg.</t>
   </si>
   <si>
     <t>Dryopteris expansa</t>
   </si>
   <si>
+    <t>Duchesnea indica</t>
+  </si>
+  <si>
     <t>Eleocharis mamillata</t>
   </si>
   <si>
     <t>Eleocharis mamillata subsp. mamillata</t>
   </si>
   <si>
     <t>Eleocharis quinqueflora</t>
   </si>
   <si>
     <t>Epilobium ×iglaviense</t>
   </si>
   <si>
     <t>Epilobium tetragonum</t>
   </si>
   <si>
     <t>Epipogium aphyllum</t>
   </si>
   <si>
     <t>Equisetum ×littorale</t>
   </si>
   <si>
+    <t>Eragrostis minor</t>
+  </si>
+  <si>
     <t>Erica tetralix</t>
   </si>
   <si>
     <t>Erigeron macrophyllus</t>
   </si>
   <si>
     <t>Erigeron muralis</t>
   </si>
   <si>
     <t>Erodium cicutarium</t>
   </si>
   <si>
     <t>Euonymus europaeus</t>
   </si>
   <si>
     <t>Eupatorium cannabinum</t>
   </si>
   <si>
     <t>Euphorbia amygdaloides</t>
   </si>
   <si>
     <t>Euphorbia lathyris</t>
   </si>
   <si>
     <t>Euphorbia peplus</t>
@@ -915,53 +921,50 @@
     <t>Pinus ×ascendens nothosubsp. skalickyi</t>
   </si>
   <si>
     <t>Pinus cembra</t>
   </si>
   <si>
     <t>Pinus ×rhaetica nothosubsp. digenea</t>
   </si>
   <si>
     <t>Pinus strobus</t>
   </si>
   <si>
     <t>Plantago major agg.</t>
   </si>
   <si>
     <t>Poa remota</t>
   </si>
   <si>
     <t>Polygala amarella</t>
   </si>
   <si>
     <t>Polygala major</t>
   </si>
   <si>
     <t>Polygonatum multiflorum</t>
-  </si>
-[...1 lines deleted...]
-    <t>Polygonum arenastrum</t>
   </si>
   <si>
     <t>Polypodium vulgare agg.</t>
   </si>
   <si>
     <t>Polystichum aculeatum</t>
   </si>
   <si>
     <t>Populus alba</t>
   </si>
   <si>
     <t>Populus balsamifera</t>
   </si>
   <si>
     <t>Populus ×canadensis</t>
   </si>
   <si>
     <t>Populus ×canescens</t>
   </si>
   <si>
     <t>Populus nigra</t>
   </si>
   <si>
     <t>Potamogeton acutifolius</t>
   </si>
@@ -4322,51 +4325,53 @@
       <c r="A474" s="2" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="475" spans="1:108">
       <c r="A475" s="2" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="476" spans="1:108">
       <c r="A476" s="2" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="477" spans="1:108">
       <c r="A477" s="2" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="478" spans="1:108">
       <c r="A478" s="2" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="479" spans="1:108">
-      <c r="A479" s="2"/>
+      <c r="A479" s="2" t="s">
+        <v>478</v>
+      </c>
     </row>
     <row r="480" spans="1:108">
       <c r="A480" s="2"/>
     </row>
     <row r="481" spans="1:108">
       <c r="A481" s="2"/>
     </row>
     <row r="482" spans="1:108">
       <c r="A482" s="2"/>
     </row>
     <row r="483" spans="1:108">
       <c r="A483" s="2"/>
     </row>
     <row r="484" spans="1:108">
       <c r="A484" s="2"/>
     </row>
     <row r="485" spans="1:108">
       <c r="A485" s="2"/>
     </row>
     <row r="486" spans="1:108">
       <c r="A486" s="2"/>
     </row>
     <row r="487" spans="1:108">
       <c r="A487" s="2"/>
     </row>
@@ -32932,30 +32937,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7250b</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
+  <dc:subject>download.excel.exportDate19.19.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>