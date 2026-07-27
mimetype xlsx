--- v0 (2026-06-03)
+++ v1 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="418">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="416">
   <si>
     <t>chybějící druhy</t>
   </si>
   <si>
     <t>Abies grandis</t>
   </si>
   <si>
     <t>Acer campestre</t>
   </si>
   <si>
     <t>Aconitum ×cammarum</t>
   </si>
   <si>
     <t>Acorus calamus</t>
   </si>
   <si>
     <t>Agrimonia procera</t>
   </si>
   <si>
     <t>Agrostis gigantea</t>
   </si>
   <si>
     <t>Achillea millefolium subsp. millefolium</t>
   </si>
   <si>
@@ -806,87 +806,81 @@
   <si>
     <t>Phytolacca acinosa</t>
   </si>
   <si>
     <t>Picris hieracioides</t>
   </si>
   <si>
     <t>Pilosella bauhini</t>
   </si>
   <si>
     <t>Pilosella caespitosa</t>
   </si>
   <si>
     <t>Pilosella caespitosa agg.</t>
   </si>
   <si>
     <t>Pilosella floribunda</t>
   </si>
   <si>
     <t>Pilosella glomerata</t>
   </si>
   <si>
     <t>Pilosella scandinavica</t>
   </si>
   <si>
-    <t>Pinguicula vulgaris</t>
-[...1 lines deleted...]
-  <si>
     <t>Pinus nigra</t>
   </si>
   <si>
     <t>Pinus ×rhaetica nothosubsp. digenea</t>
   </si>
   <si>
     <t>Pinus uncinata subsp. uliginosa</t>
   </si>
   <si>
     <t>Plantago media</t>
   </si>
   <si>
     <t>Platanthera bifolia</t>
   </si>
   <si>
     <t>Platanthera ×graebneri</t>
   </si>
   <si>
     <t>Platanthera chlorantha</t>
   </si>
   <si>
     <t>Poa compressa</t>
   </si>
   <si>
     <t>Poa humilis</t>
   </si>
   <si>
     <t>Poa pratensis agg.</t>
   </si>
   <si>
     <t>Poa trivialis</t>
-  </si>
-[...1 lines deleted...]
-    <t>Polemonium caeruleum</t>
   </si>
   <si>
     <t>Polygala multicaulis</t>
   </si>
   <si>
     <t>Polygala vulgaris agg.</t>
   </si>
   <si>
     <t>Polygonatum multiflorum</t>
   </si>
   <si>
     <t>Polygonatum odoratum</t>
   </si>
   <si>
     <t>Polygonum aviculare</t>
   </si>
   <si>
     <t>Polygonum aviculare agg.</t>
   </si>
   <si>
     <t>Polypodium vulgare agg.</t>
   </si>
   <si>
     <t>Polystichum aculeatum</t>
   </si>
@@ -3832,58 +3826,54 @@
       <c r="A412" s="2" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="413" spans="1:108">
       <c r="A413" s="2" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="414" spans="1:108">
       <c r="A414" s="2" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="415" spans="1:108">
       <c r="A415" s="2" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="416" spans="1:108">
       <c r="A416" s="2" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="417" spans="1:108">
-      <c r="A417" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A417" s="2"/>
     </row>
     <row r="418" spans="1:108">
-      <c r="A418" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A418" s="2"/>
     </row>
     <row r="419" spans="1:108">
       <c r="A419" s="2"/>
     </row>
     <row r="420" spans="1:108">
       <c r="A420" s="2"/>
     </row>
     <row r="421" spans="1:108">
       <c r="A421" s="2"/>
     </row>
     <row r="422" spans="1:108">
       <c r="A422" s="2"/>
     </row>
     <row r="423" spans="1:108">
       <c r="A423" s="2"/>
     </row>
     <row r="424" spans="1:108">
       <c r="A424" s="2"/>
     </row>
     <row r="425" spans="1:108">
       <c r="A425" s="2"/>
     </row>
     <row r="426" spans="1:108">
       <c r="A426" s="2"/>
     </row>
@@ -32632,30 +32622,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7351c</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate03.3.2026</dc:subject>
+  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>