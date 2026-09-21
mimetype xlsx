--- v1 (2026-07-27)
+++ v2 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="416">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="417">
   <si>
     <t>chybějící druhy</t>
   </si>
   <si>
     <t>Abies grandis</t>
   </si>
   <si>
     <t>Acer campestre</t>
   </si>
   <si>
     <t>Aconitum ×cammarum</t>
   </si>
   <si>
     <t>Acorus calamus</t>
   </si>
   <si>
     <t>Agrimonia procera</t>
   </si>
   <si>
     <t>Agrostis gigantea</t>
   </si>
   <si>
     <t>Achillea millefolium subsp. millefolium</t>
   </si>
   <si>
@@ -329,53 +329,50 @@
   <si>
     <t>Cuscuta europaea</t>
   </si>
   <si>
     <t>Cystopteris fragilis</t>
   </si>
   <si>
     <t>Dactylis polygama</t>
   </si>
   <si>
     <t>Danthonia decumbens</t>
   </si>
   <si>
     <t>Descurainia sophia</t>
   </si>
   <si>
     <t>Digitalis grandiflora</t>
   </si>
   <si>
     <t>Digitalis purpurea</t>
   </si>
   <si>
     <t>Digitaria ischaemum</t>
   </si>
   <si>
-    <t>Digitaria sanguinalis var. sanguinalis</t>
-[...1 lines deleted...]
-  <si>
     <t>Diphasiastrum alpinum</t>
   </si>
   <si>
     <t>Diphasiastrum complanatum</t>
   </si>
   <si>
     <t>Diphasiastrum ×issleri</t>
   </si>
   <si>
     <t>Diphasiastrum ×oellgaardii</t>
   </si>
   <si>
     <t>Diphasiastrum tristachyum</t>
   </si>
   <si>
     <t>Diphasiastrum ×zeilleri</t>
   </si>
   <si>
     <t>Dipsacus fullonum</t>
   </si>
   <si>
     <t>Drosera anglica</t>
   </si>
   <si>
     <t>Drosera rotundifolia</t>
@@ -518,50 +515,53 @@
   <si>
     <t>Hedera helix</t>
   </si>
   <si>
     <t>Helianthemum grandiflorum subsp. obscurum</t>
   </si>
   <si>
     <t>Helianthus tuberosus</t>
   </si>
   <si>
     <t>Hemerocallis fulva</t>
   </si>
   <si>
     <t>Hesperis matronalis</t>
   </si>
   <si>
     <t>Hieracium sabaudum</t>
   </si>
   <si>
     <t>Hieracium umbellatum</t>
   </si>
   <si>
     <t>Holosteum umbellatum</t>
   </si>
   <si>
+    <t>Hordeum murinum</t>
+  </si>
+  <si>
     <t>Humulus lupulus</t>
   </si>
   <si>
     <t>Hylotelephium maximum</t>
   </si>
   <si>
     <t>Hypericum humifusum</t>
   </si>
   <si>
     <t>Hypericum montanum</t>
   </si>
   <si>
     <t>Hypericum tetrapterum</t>
   </si>
   <si>
     <t>Chaerophyllum aromaticum</t>
   </si>
   <si>
     <t>Chaerophyllum temulum</t>
   </si>
   <si>
     <t>Chelidonium majus</t>
   </si>
   <si>
     <t>Chenopodium album agg.</t>
@@ -738,50 +738,53 @@
     <t>Nymphaea alba</t>
   </si>
   <si>
     <t>Nymphaea candida</t>
   </si>
   <si>
     <t>Odontites vernus</t>
   </si>
   <si>
     <t>Odontites vernus subsp. serotinus</t>
   </si>
   <si>
     <t>Oenanthe aquatica</t>
   </si>
   <si>
     <t>Orchis mascula</t>
   </si>
   <si>
     <t>Orchis pallens</t>
   </si>
   <si>
     <t>Orobanche alba</t>
   </si>
   <si>
     <t>Orthilia secunda</t>
+  </si>
+  <si>
+    <t>Oxalis corniculata</t>
   </si>
   <si>
     <t>Oxalis dillenii</t>
   </si>
   <si>
     <t>Papaver dubium</t>
   </si>
   <si>
     <t>Parnassia palustris</t>
   </si>
   <si>
     <t>Parthenocissus inserta</t>
   </si>
   <si>
     <t>Pedicularis palustris</t>
   </si>
   <si>
     <t>Peplis portula</t>
   </si>
   <si>
     <t>Persicaria lapathifolia</t>
   </si>
   <si>
     <t>Persicaria lapathifolia subsp. lapathifolia</t>
   </si>
@@ -3826,51 +3829,53 @@
       <c r="A412" s="2" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="413" spans="1:108">
       <c r="A413" s="2" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="414" spans="1:108">
       <c r="A414" s="2" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="415" spans="1:108">
       <c r="A415" s="2" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="416" spans="1:108">
       <c r="A416" s="2" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="417" spans="1:108">
-      <c r="A417" s="2"/>
+      <c r="A417" s="2" t="s">
+        <v>416</v>
+      </c>
     </row>
     <row r="418" spans="1:108">
       <c r="A418" s="2"/>
     </row>
     <row r="419" spans="1:108">
       <c r="A419" s="2"/>
     </row>
     <row r="420" spans="1:108">
       <c r="A420" s="2"/>
     </row>
     <row r="421" spans="1:108">
       <c r="A421" s="2"/>
     </row>
     <row r="422" spans="1:108">
       <c r="A422" s="2"/>
     </row>
     <row r="423" spans="1:108">
       <c r="A423" s="2"/>
     </row>
     <row r="424" spans="1:108">
       <c r="A424" s="2"/>
     </row>
     <row r="425" spans="1:108">
       <c r="A425" s="2"/>
     </row>
@@ -32622,30 +32627,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7351c</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
+  <dc:subject>download.excel.exportDate21.21.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>