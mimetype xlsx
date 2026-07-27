--- v0 (2026-06-03)
+++ v1 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="729">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="733">
   <si>
     <t>chybějící druhy</t>
   </si>
   <si>
     <t>Abies grandis</t>
   </si>
   <si>
     <t>Acer campestre</t>
   </si>
   <si>
     <t>Aconitum ×cammarum</t>
   </si>
   <si>
     <t>Aconitum lycoctonum</t>
   </si>
   <si>
     <t>Aconitum plicatum</t>
   </si>
   <si>
     <t>Acorus calamus</t>
   </si>
   <si>
     <t>Adoxa moschatellina</t>
   </si>
   <si>
@@ -1535,50 +1535,53 @@
   <si>
     <t>Primula veris</t>
   </si>
   <si>
     <t>Prunus cerasifera</t>
   </si>
   <si>
     <t>Prunus domestica</t>
   </si>
   <si>
     <t>Prunus insititia</t>
   </si>
   <si>
     <t>Prunus padus subsp. padus</t>
   </si>
   <si>
     <t>Pulmonaria obscura</t>
   </si>
   <si>
     <t>Pulmonaria officinalis agg.</t>
   </si>
   <si>
     <t>Pyrola media</t>
   </si>
   <si>
+    <t>Pyrola rotundifolia</t>
+  </si>
+  <si>
     <t>Pyrus communis</t>
   </si>
   <si>
     <t>Quercus robur</t>
   </si>
   <si>
     <t>Quercus rubra</t>
   </si>
   <si>
     <t>Radiola linoides</t>
   </si>
   <si>
     <t>Ranunculus aconitifolius</t>
   </si>
   <si>
     <t>Ranunculus acris subsp. acris</t>
   </si>
   <si>
     <t>Ranunculus aquatilis</t>
   </si>
   <si>
     <t>Ranunculus auricomus agg.</t>
   </si>
   <si>
     <t>Ranunculus bulbosus</t>
@@ -1607,50 +1610,53 @@
   <si>
     <t>Raphanus raphanistrum</t>
   </si>
   <si>
     <t>Reynoutria ×bohemica</t>
   </si>
   <si>
     <t>Reynoutria japonica</t>
   </si>
   <si>
     <t>Reynoutria sachalinensis</t>
   </si>
   <si>
     <t>Rhamnus cathartica</t>
   </si>
   <si>
     <t>Rheum officinale</t>
   </si>
   <si>
     <t>Rhinanthus alectorolophus</t>
   </si>
   <si>
     <t>Rhinanthus major</t>
   </si>
   <si>
+    <t>Rhododendron tomentosum</t>
+  </si>
+  <si>
     <t>Ribes alpinum</t>
   </si>
   <si>
     <t>Ribes nigrum</t>
   </si>
   <si>
     <t>Ribes rubrum</t>
   </si>
   <si>
     <t>Ribes rubrum agg.</t>
   </si>
   <si>
     <t>Ribes uva-crispa</t>
   </si>
   <si>
     <t>Ribes uva-crispa subsp. grossularia</t>
   </si>
   <si>
     <t>Ribes uva-crispa subsp. uva-crispa</t>
   </si>
   <si>
     <t>Robinia pseudoacacia</t>
   </si>
   <si>
     <t>Rorippa palustris</t>
@@ -2148,50 +2154,56 @@
     <t>Vicia angustifolia</t>
   </si>
   <si>
     <t>Vicia angustifolia var. angustifolia</t>
   </si>
   <si>
     <t>Vicia grandiflora</t>
   </si>
   <si>
     <t>Vicia hirsuta</t>
   </si>
   <si>
     <t>Vicia pannonica</t>
   </si>
   <si>
     <t>Vicia sativa</t>
   </si>
   <si>
     <t>Vicia sativa agg.</t>
   </si>
   <si>
     <t>Vicia sylvatica</t>
   </si>
   <si>
     <t>Vicia tetrasperma</t>
+  </si>
+  <si>
+    <t>Vicia villosa</t>
+  </si>
+  <si>
+    <t>Vicia villosa subsp. varia</t>
   </si>
   <si>
     <t>Vinca minor</t>
   </si>
   <si>
     <t>Vincetoxicum hirundinaria</t>
   </si>
   <si>
     <t>Viola arvensis</t>
   </si>
   <si>
     <t>Viola canina subsp. canina</t>
   </si>
   <si>
     <t>Viola collina</t>
   </si>
   <si>
     <t>Viola hirta</t>
   </si>
   <si>
     <t>Viola riviniana</t>
   </si>
   <si>
     <t>Viola ×scabra</t>
   </si>
@@ -6330,60 +6342,68 @@
       <c r="A725" s="2" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="726" spans="1:108">
       <c r="A726" s="2" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="727" spans="1:108">
       <c r="A727" s="2" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="728" spans="1:108">
       <c r="A728" s="2" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="729" spans="1:108">
       <c r="A729" s="2" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="730" spans="1:108">
-      <c r="A730" s="2"/>
+      <c r="A730" s="2" t="s">
+        <v>729</v>
+      </c>
     </row>
     <row r="731" spans="1:108">
-      <c r="A731" s="2"/>
+      <c r="A731" s="2" t="s">
+        <v>730</v>
+      </c>
     </row>
     <row r="732" spans="1:108">
-      <c r="A732" s="2"/>
+      <c r="A732" s="2" t="s">
+        <v>731</v>
+      </c>
     </row>
     <row r="733" spans="1:108">
-      <c r="A733" s="2"/>
+      <c r="A733" s="2" t="s">
+        <v>732</v>
+      </c>
     </row>
     <row r="734" spans="1:108">
       <c r="A734" s="2"/>
     </row>
     <row r="735" spans="1:108">
       <c r="A735" s="2"/>
     </row>
     <row r="736" spans="1:108">
       <c r="A736" s="2"/>
     </row>
     <row r="737" spans="1:108">
       <c r="A737" s="2"/>
     </row>
     <row r="738" spans="1:108">
       <c r="A738" s="2"/>
     </row>
     <row r="739" spans="1:108">
       <c r="A739" s="2"/>
     </row>
     <row r="740" spans="1:108">
       <c r="A740" s="2"/>
     </row>
     <row r="741" spans="1:108">
       <c r="A741" s="2"/>
     </row>
@@ -34187,30 +34207,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7351a</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate03.3.2026</dc:subject>
+  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>