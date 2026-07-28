--- v0 (2026-06-03)
+++ v1 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="633">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="634">
   <si>
     <t>chybějící druhy</t>
   </si>
   <si>
     <t>Acer platanoides</t>
   </si>
   <si>
     <t>Acinos arvensis</t>
   </si>
   <si>
     <t>Aconitum plicatum</t>
   </si>
   <si>
     <t>Aconitum variegatum</t>
   </si>
   <si>
     <t>Aesculus hippocastanum</t>
   </si>
   <si>
     <t>Aethusa cynapium</t>
   </si>
   <si>
     <t>Agrimonia procera</t>
   </si>
   <si>
@@ -278,53 +278,50 @@
   <si>
     <t>Bromus tectorum</t>
   </si>
   <si>
     <t>Buddleja davidii</t>
   </si>
   <si>
     <t>Bupleurum falcatum</t>
   </si>
   <si>
     <t>Calamagrostis purpurea</t>
   </si>
   <si>
     <t>Calla palustris</t>
   </si>
   <si>
     <t>Callitriche palustris agg.</t>
   </si>
   <si>
     <t>Calystegia pulchra</t>
   </si>
   <si>
     <t>Calystegia sepium</t>
   </si>
   <si>
-    <t>Campanula cervicaria</t>
-[...1 lines deleted...]
-  <si>
     <t>Campanula glomerata</t>
   </si>
   <si>
     <t>Campanula latifolia</t>
   </si>
   <si>
     <t>Cardamine flexuosa</t>
   </si>
   <si>
     <t>Cardamine hirsuta</t>
   </si>
   <si>
     <t>Cardamine impatiens</t>
   </si>
   <si>
     <t>Cardamine pratensis agg.</t>
   </si>
   <si>
     <t>Cardamine trifolia</t>
   </si>
   <si>
     <t>Carduus acanthoides</t>
   </si>
   <si>
     <t>Carduus crispus</t>
@@ -1884,50 +1881,56 @@
     <t>Veronica verna</t>
   </si>
   <si>
     <t>Vicia angustifolia var. angustifolia</t>
   </si>
   <si>
     <t>Vicia cracca agg.</t>
   </si>
   <si>
     <t>Vicia dumetorum</t>
   </si>
   <si>
     <t>Vicia grandiflora</t>
   </si>
   <si>
     <t>Vicia hirsuta</t>
   </si>
   <si>
     <t>Vicia sativa</t>
   </si>
   <si>
     <t>Vicia sylvatica</t>
   </si>
   <si>
     <t>Vicia tetrasperma</t>
+  </si>
+  <si>
+    <t>Vicia villosa</t>
+  </si>
+  <si>
+    <t>Vicia villosa subsp. varia</t>
   </si>
   <si>
     <t>Vicia villosa subsp. villosa</t>
   </si>
   <si>
     <t>Vinca minor</t>
   </si>
   <si>
     <t>Vincetoxicum hirundinaria</t>
   </si>
   <si>
     <t>Viola canina subsp. ruppii</t>
   </si>
   <si>
     <t>Viola ×dubia</t>
   </si>
   <si>
     <t>Viola odorata</t>
   </si>
   <si>
     <t>Viscum album subsp. abietis</t>
   </si>
   <si>
     <t>Viscum album subsp. austriacum</t>
   </si>
@@ -5562,51 +5565,53 @@
       <c r="A629" s="2" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="630" spans="1:108">
       <c r="A630" s="2" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="631" spans="1:108">
       <c r="A631" s="2" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="632" spans="1:108">
       <c r="A632" s="2" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="633" spans="1:108">
       <c r="A633" s="2" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="634" spans="1:108">
-      <c r="A634" s="2"/>
+      <c r="A634" s="2" t="s">
+        <v>633</v>
+      </c>
     </row>
     <row r="635" spans="1:108">
       <c r="A635" s="2"/>
     </row>
     <row r="636" spans="1:108">
       <c r="A636" s="2"/>
     </row>
     <row r="637" spans="1:108">
       <c r="A637" s="2"/>
     </row>
     <row r="638" spans="1:108">
       <c r="A638" s="2"/>
     </row>
     <row r="639" spans="1:108">
       <c r="A639" s="2"/>
     </row>
     <row r="640" spans="1:108">
       <c r="A640" s="2"/>
     </row>
     <row r="641" spans="1:108">
       <c r="A641" s="2"/>
     </row>
     <row r="642" spans="1:108">
       <c r="A642" s="2"/>
     </row>
@@ -33707,30 +33712,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7251c</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate03.3.2026</dc:subject>
+  <dc:subject>download.excel.exportDate28.28.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>