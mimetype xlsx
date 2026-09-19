--- v1 (2026-07-28)
+++ v2 (2026-09-19)
@@ -1235,50 +1235,53 @@
   <si>
     <t>Poa remota</t>
   </si>
   <si>
     <t>Poa supina</t>
   </si>
   <si>
     <t>Polygala amarella</t>
   </si>
   <si>
     <t>Polygala major</t>
   </si>
   <si>
     <t>Polygala multicaulis</t>
   </si>
   <si>
     <t>Polygala vulgaris agg.</t>
   </si>
   <si>
     <t>Polygonatum multiflorum</t>
   </si>
   <si>
     <t>Polygonatum odoratum</t>
   </si>
   <si>
+    <t>Polygonum arenastrum</t>
+  </si>
+  <si>
     <t>Polygonum aviculare</t>
   </si>
   <si>
     <t>Polygonum aviculare agg.</t>
   </si>
   <si>
     <t>Polypodium vulgare</t>
   </si>
   <si>
     <t>Polypodium vulgare agg.</t>
   </si>
   <si>
     <t>Polystichum aculeatum</t>
   </si>
   <si>
     <t>Polystichum lonchitis</t>
   </si>
   <si>
     <t>Populus ×canadensis</t>
   </si>
   <si>
     <t>Populus nigra</t>
   </si>
   <si>
     <t>Potamogeton acutifolius</t>
@@ -1782,53 +1785,50 @@
     <t>Thesium pyrenaicum</t>
   </si>
   <si>
     <t>Thlaspi arvense</t>
   </si>
   <si>
     <t>Thymus praecox</t>
   </si>
   <si>
     <t>Thymus serpyllum</t>
   </si>
   <si>
     <t>Tilia cordata</t>
   </si>
   <si>
     <t>Tilia platyphyllos</t>
   </si>
   <si>
     <t>Tofieldia calyculata</t>
   </si>
   <si>
     <t>Torilis japonica</t>
   </si>
   <si>
     <t>Tragopogon orientalis</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tragopogon pratensis subsp. minor</t>
   </si>
   <si>
     <t>Tragopogon pratensis subsp. pratensis</t>
   </si>
   <si>
     <t>Trifolium arvense</t>
   </si>
   <si>
     <t>Trifolium dubium</t>
   </si>
   <si>
     <t>Triglochin palustris</t>
   </si>
   <si>
     <t>Ulmus laevis</t>
   </si>
   <si>
     <t>Ulmus minor</t>
   </si>
   <si>
     <t>Urtica urens</t>
   </si>
   <si>
     <t>Vaccaria hispanica</t>
   </si>
@@ -33712,30 +33712,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7251c</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate28.28.2026</dc:subject>
+  <dc:subject>download.excel.exportDate19.19.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>