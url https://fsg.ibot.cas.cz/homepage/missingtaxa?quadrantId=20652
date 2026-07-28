--- v0 (2026-06-04)
+++ v1 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="458">
   <si>
     <t>chybějící druhy</t>
   </si>
   <si>
     <t>Acer campestre</t>
   </si>
   <si>
     <t>Aconitum plicatum</t>
   </si>
   <si>
     <t>Aesculus hippocastanum</t>
   </si>
   <si>
     <t>Agrimonia eupatoria</t>
   </si>
   <si>
     <t>Agrimonia procera</t>
   </si>
   <si>
     <t>Agrostis gigantea</t>
   </si>
   <si>
     <t>Achillea millefolium agg.</t>
   </si>
   <si>
@@ -899,69 +899,75 @@
   <si>
     <t>Persicaria maculosa</t>
   </si>
   <si>
     <t>Persicaria minor</t>
   </si>
   <si>
     <t>Petasites hybridus</t>
   </si>
   <si>
     <t>Peucedanum ostruthium</t>
   </si>
   <si>
     <t>Peucedanum palustre</t>
   </si>
   <si>
     <t>Phelipanche purpurea</t>
   </si>
   <si>
     <t>Philadelphus coronarius</t>
   </si>
   <si>
     <t>Physocarpus opulifolius</t>
   </si>
   <si>
+    <t>Phyteuma spicatum</t>
+  </si>
+  <si>
     <t>Pilosella caespitosa agg.</t>
   </si>
   <si>
     <t>Pilosella scandinavica</t>
   </si>
   <si>
     <t>Pinguicula vulgaris</t>
   </si>
   <si>
     <t>Pinus ×ascendens nothosubsp. skalickyi</t>
   </si>
   <si>
     <t>Pinus mugo</t>
   </si>
   <si>
     <t>Pinus strobus</t>
   </si>
   <si>
     <t>Plantago uliginosa</t>
+  </si>
+  <si>
+    <t>Platanthera chlorantha</t>
   </si>
   <si>
     <t>Poa angustifolia</t>
   </si>
   <si>
     <t>Poa compressa</t>
   </si>
   <si>
     <t>Poa humilis</t>
   </si>
   <si>
     <t>Poa supina</t>
   </si>
   <si>
     <t>Polemonium caeruleum</t>
   </si>
   <si>
     <t>Polygala multicaulis</t>
   </si>
   <si>
     <t>Polygonatum multiflorum</t>
   </si>
   <si>
     <t>Polygonatum odoratum</t>
   </si>
@@ -4146,54 +4152,58 @@
       <c r="A452" s="2" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="453" spans="1:108">
       <c r="A453" s="2" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="454" spans="1:108">
       <c r="A454" s="2" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="455" spans="1:108">
       <c r="A455" s="2" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="456" spans="1:108">
       <c r="A456" s="2" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="457" spans="1:108">
-      <c r="A457" s="2"/>
+      <c r="A457" s="2" t="s">
+        <v>456</v>
+      </c>
     </row>
     <row r="458" spans="1:108">
-      <c r="A458" s="2"/>
+      <c r="A458" s="2" t="s">
+        <v>457</v>
+      </c>
     </row>
     <row r="459" spans="1:108">
       <c r="A459" s="2"/>
     </row>
     <row r="460" spans="1:108">
       <c r="A460" s="2"/>
     </row>
     <row r="461" spans="1:108">
       <c r="A461" s="2"/>
     </row>
     <row r="462" spans="1:108">
       <c r="A462" s="2"/>
     </row>
     <row r="463" spans="1:108">
       <c r="A463" s="2"/>
     </row>
     <row r="464" spans="1:108">
       <c r="A464" s="2"/>
     </row>
     <row r="465" spans="1:108">
       <c r="A465" s="2"/>
     </row>
     <row r="466" spans="1:108">
       <c r="A466" s="2"/>
     </row>
@@ -32822,30 +32832,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7451b</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate04.4.2026</dc:subject>
+  <dc:subject>download.excel.exportDate28.28.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>