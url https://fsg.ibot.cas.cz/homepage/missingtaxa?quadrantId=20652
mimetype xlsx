--- v1 (2026-07-28)
+++ v2 (2026-09-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="458">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="459">
   <si>
     <t>chybějící druhy</t>
   </si>
   <si>
     <t>Acer campestre</t>
   </si>
   <si>
     <t>Aconitum plicatum</t>
   </si>
   <si>
     <t>Aesculus hippocastanum</t>
   </si>
   <si>
     <t>Agrimonia eupatoria</t>
   </si>
   <si>
     <t>Agrimonia procera</t>
   </si>
   <si>
     <t>Agrostis gigantea</t>
   </si>
   <si>
     <t>Achillea millefolium agg.</t>
   </si>
   <si>
@@ -348,50 +348,53 @@
     <t>Cytisus nigricans</t>
   </si>
   <si>
     <t>Cytisus scoparius</t>
   </si>
   <si>
     <t>Dactylis polygama</t>
   </si>
   <si>
     <t>Dentaria bulbifera</t>
   </si>
   <si>
     <t>Dianthus carthusianorum</t>
   </si>
   <si>
     <t>Dianthus sylvaticus</t>
   </si>
   <si>
     <t>Digitalis purpurea</t>
   </si>
   <si>
     <t>Digitaria ischaemum</t>
   </si>
   <si>
     <t>Digitaria sanguinalis</t>
+  </si>
+  <si>
+    <t>Digitaria sanguinalis var. sanguinalis</t>
   </si>
   <si>
     <t>Diplotaxis muralis</t>
   </si>
   <si>
     <t>Drosera anglica</t>
   </si>
   <si>
     <t>Dryopteris affinis agg.</t>
   </si>
   <si>
     <t>Dryopteris cristata</t>
   </si>
   <si>
     <t>Echinochloa crus-galli</t>
   </si>
   <si>
     <t>Echium vulgare</t>
   </si>
   <si>
     <t>Elatine triandra</t>
   </si>
   <si>
     <t>Eleocharis acicularis</t>
   </si>
@@ -4162,51 +4165,53 @@
       <c r="A454" s="2" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="455" spans="1:108">
       <c r="A455" s="2" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="456" spans="1:108">
       <c r="A456" s="2" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="457" spans="1:108">
       <c r="A457" s="2" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="458" spans="1:108">
       <c r="A458" s="2" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="459" spans="1:108">
-      <c r="A459" s="2"/>
+      <c r="A459" s="2" t="s">
+        <v>458</v>
+      </c>
     </row>
     <row r="460" spans="1:108">
       <c r="A460" s="2"/>
     </row>
     <row r="461" spans="1:108">
       <c r="A461" s="2"/>
     </row>
     <row r="462" spans="1:108">
       <c r="A462" s="2"/>
     </row>
     <row r="463" spans="1:108">
       <c r="A463" s="2"/>
     </row>
     <row r="464" spans="1:108">
       <c r="A464" s="2"/>
     </row>
     <row r="465" spans="1:108">
       <c r="A465" s="2"/>
     </row>
     <row r="466" spans="1:108">
       <c r="A466" s="2"/>
     </row>
     <row r="467" spans="1:108">
       <c r="A467" s="2"/>
     </row>
@@ -32832,30 +32837,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7451b</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate28.28.2026</dc:subject>
+  <dc:subject>download.excel.exportDate19.19.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>