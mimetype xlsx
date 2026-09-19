--- v0 (2026-06-16)
+++ v1 (2026-09-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="336">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="340">
   <si>
     <t>chybějící druhy</t>
   </si>
   <si>
     <t>Agrimonia eupatoria</t>
   </si>
   <si>
     <t>Agrostemma githago</t>
   </si>
   <si>
     <t>Agrostis gigantea</t>
   </si>
   <si>
     <t>Ajuga genevensis</t>
   </si>
   <si>
     <t>Alcea rosea</t>
   </si>
   <si>
     <t>Alchemilla propinqua</t>
   </si>
   <si>
     <t>Allium oleraceum</t>
   </si>
   <si>
@@ -104,50 +104,53 @@
   <si>
     <t>Asplenium viride</t>
   </si>
   <si>
     <t>Atocion armeria</t>
   </si>
   <si>
     <t>Atriplex patula</t>
   </si>
   <si>
     <t>Ballota nigra</t>
   </si>
   <si>
     <t>Berberis vulgaris</t>
   </si>
   <si>
     <t>Betonica officinalis</t>
   </si>
   <si>
     <t>Bidens cernua</t>
   </si>
   <si>
     <t>Bidens frondosa</t>
   </si>
   <si>
+    <t>Bidens radiata</t>
+  </si>
+  <si>
     <t>Bidens tripartita</t>
   </si>
   <si>
     <t>Botrychium lunaria</t>
   </si>
   <si>
     <t>Bromus benekenii</t>
   </si>
   <si>
     <t>Bromus carinatus</t>
   </si>
   <si>
     <t>Bromus inermis</t>
   </si>
   <si>
     <t>Bromus secalinus</t>
   </si>
   <si>
     <t>Bunias orientalis</t>
   </si>
   <si>
     <t>Calla palustris</t>
   </si>
   <si>
     <t>Callitriche palustris</t>
@@ -467,50 +470,53 @@
   <si>
     <t>Glyceria declinata</t>
   </si>
   <si>
     <t>Gnaphalium uliginosum</t>
   </si>
   <si>
     <t>Gymnadenia conopsea</t>
   </si>
   <si>
     <t>Hepatica nobilis</t>
   </si>
   <si>
     <t>Heracleum mantegazzianum</t>
   </si>
   <si>
     <t>Herniaria glabra</t>
   </si>
   <si>
     <t>Hieracium levicaule</t>
   </si>
   <si>
     <t>Homogyne alpina</t>
   </si>
   <si>
+    <t>Hordeum murinum</t>
+  </si>
+  <si>
     <t>Huperzia selago</t>
   </si>
   <si>
     <t>Hylotelephium jullianum</t>
   </si>
   <si>
     <t>Hylotelephium telephium</t>
   </si>
   <si>
     <t>Hylotelephium telephium agg.</t>
   </si>
   <si>
     <t>Hypericum hirsutum</t>
   </si>
   <si>
     <t>Hypericum maculatum agg.</t>
   </si>
   <si>
     <t>Hypericum montanum</t>
   </si>
   <si>
     <t>Hypochaeris maculata</t>
   </si>
   <si>
     <t>Chaerophyllum aromaticum</t>
@@ -668,50 +674,53 @@
   <si>
     <t>Nuphar lutea</t>
   </si>
   <si>
     <t>Nuphar pumila</t>
   </si>
   <si>
     <t>Oenanthe aquatica</t>
   </si>
   <si>
     <t>Oenothera biennis</t>
   </si>
   <si>
     <t>Oenothera glazioviana</t>
   </si>
   <si>
     <t>Oenothera issleri</t>
   </si>
   <si>
     <t>Onopordum acanthium</t>
   </si>
   <si>
     <t>Orchis mascula</t>
   </si>
   <si>
+    <t>Oxalis corniculata</t>
+  </si>
+  <si>
     <t>Pastinaca sativa</t>
   </si>
   <si>
     <t>Pedicularis palustris</t>
   </si>
   <si>
     <t>Persicaria lapathifolia subsp. pallida</t>
   </si>
   <si>
     <t>Petasites hybridus</t>
   </si>
   <si>
     <t>Peucedanum ostruthium</t>
   </si>
   <si>
     <t>Peucedanum palustre</t>
   </si>
   <si>
     <t>Phytolacca acinosa</t>
   </si>
   <si>
     <t>Pilosella bauhini</t>
   </si>
   <si>
     <t>Pilosella lactucella</t>
@@ -999,50 +1008,53 @@
     <t>Verbascum thapsus</t>
   </si>
   <si>
     <t>Verbena officinalis</t>
   </si>
   <si>
     <t>Veronica scutellata</t>
   </si>
   <si>
     <t>Vicia grandiflora</t>
   </si>
   <si>
     <t>Vicia lutea</t>
   </si>
   <si>
     <t>Vicia pannonica</t>
   </si>
   <si>
     <t>Vicia sativa</t>
   </si>
   <si>
     <t>Vicia sativa agg.</t>
   </si>
   <si>
     <t>Vicia villosa</t>
+  </si>
+  <si>
+    <t>Vicia villosa subsp. varia</t>
   </si>
   <si>
     <t>Vincetoxicum hirundinaria</t>
   </si>
   <si>
     <t>Viola collina</t>
   </si>
   <si>
     <t>Viola riviniana</t>
   </si>
   <si>
     <t>Viola tricolor</t>
   </si>
   <si>
     <t>Viscum album subsp. abietis</t>
   </si>
   <si>
     <t>Viscum album subsp. album</t>
   </si>
   <si>
     <t>Vulpia myuros</t>
   </si>
 </sst>
 </file>
 
@@ -3186,60 +3198,68 @@
       <c r="A332" s="2" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="333" spans="1:108">
       <c r="A333" s="2" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="334" spans="1:108">
       <c r="A334" s="2" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="335" spans="1:108">
       <c r="A335" s="2" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="336" spans="1:108">
       <c r="A336" s="2" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="337" spans="1:108">
-      <c r="A337" s="2"/>
+      <c r="A337" s="2" t="s">
+        <v>336</v>
+      </c>
     </row>
     <row r="338" spans="1:108">
-      <c r="A338" s="2"/>
+      <c r="A338" s="2" t="s">
+        <v>337</v>
+      </c>
     </row>
     <row r="339" spans="1:108">
-      <c r="A339" s="2"/>
+      <c r="A339" s="2" t="s">
+        <v>338</v>
+      </c>
     </row>
     <row r="340" spans="1:108">
-      <c r="A340" s="2"/>
+      <c r="A340" s="2" t="s">
+        <v>339</v>
+      </c>
     </row>
     <row r="341" spans="1:108">
       <c r="A341" s="2"/>
     </row>
     <row r="342" spans="1:108">
       <c r="A342" s="2"/>
     </row>
     <row r="343" spans="1:108">
       <c r="A343" s="2"/>
     </row>
     <row r="344" spans="1:108">
       <c r="A344" s="2"/>
     </row>
     <row r="345" spans="1:108">
       <c r="A345" s="2"/>
     </row>
     <row r="346" spans="1:108">
       <c r="A346" s="2"/>
     </row>
     <row r="347" spans="1:108">
       <c r="A347" s="2"/>
     </row>
     <row r="348" spans="1:108">
       <c r="A348" s="2"/>
     </row>
@@ -32222,30 +32242,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7351d</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate16.16.2026</dc:subject>
+  <dc:subject>download.excel.exportDate19.19.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>