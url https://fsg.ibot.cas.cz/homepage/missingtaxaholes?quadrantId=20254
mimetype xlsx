--- v0 (2026-06-17)
+++ v1 (2026-09-19)
@@ -12,62 +12,65 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>chybějící druhy</t>
   </si>
   <si>
     <t>Carex flava agg.</t>
   </si>
   <si>
     <t>Doronicum austriacum</t>
   </si>
   <si>
     <t>Equisetum arvense</t>
+  </si>
+  <si>
+    <t>Juncus bulbosus</t>
   </si>
   <si>
     <t>Juncus conglomeratus</t>
   </si>
   <si>
     <t>Tanacetum vulgare</t>
   </si>
   <si>
     <t>Tussilago farfara</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -554,51 +557,53 @@
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:108">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:108">
       <c r="A5" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:108">
       <c r="A6" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:108">
       <c r="A7" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:108">
-      <c r="A8" s="2"/>
+      <c r="A8" s="2" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="9" spans="1:108">
       <c r="A9" s="2"/>
     </row>
     <row r="10" spans="1:108">
       <c r="A10" s="2"/>
     </row>
     <row r="11" spans="1:108">
       <c r="A11" s="2"/>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2"/>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2"/>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2"/>
     </row>
     <row r="15" spans="1:108">
       <c r="A15" s="2"/>
     </row>
     <row r="16" spans="1:108">
       <c r="A16" s="2"/>
     </row>
@@ -30577,30 +30582,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>chybějící druhy7350b</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate17.17.2026</dc:subject>
+  <dc:subject>download.excel.exportDate19.19.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>