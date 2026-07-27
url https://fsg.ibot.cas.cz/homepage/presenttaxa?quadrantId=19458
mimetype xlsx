--- v0 (2026-06-03)
+++ v1 (2026-07-27)
@@ -33507,30 +33507,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>doložené druhy7148b</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate03.3.2026</dc:subject>
+  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>