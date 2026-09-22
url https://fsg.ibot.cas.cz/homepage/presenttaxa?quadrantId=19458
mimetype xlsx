--- v1 (2026-07-27)
+++ v2 (2026-09-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="593">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="605">
   <si>
     <t>doložené druhy</t>
   </si>
   <si>
     <t>Abies alba</t>
   </si>
   <si>
     <t>Abies grandis</t>
   </si>
   <si>
     <t>Acer platanoides</t>
   </si>
   <si>
     <t>Acer pseudoplatanus</t>
   </si>
   <si>
     <t>Aconitum lycoctonum</t>
   </si>
   <si>
     <t>Aconitum plicatum</t>
   </si>
   <si>
     <t>Aconitum variegatum</t>
   </si>
   <si>
@@ -161,50 +161,53 @@
   <si>
     <t>Anthoxanthum odoratum</t>
   </si>
   <si>
     <t>Anthriscus nitidus</t>
   </si>
   <si>
     <t>Anthriscus sylvestris</t>
   </si>
   <si>
     <t>Arabidopsis arenosa</t>
   </si>
   <si>
     <t>Arabidopsis halleri</t>
   </si>
   <si>
     <t>Arabidopsis thaliana</t>
   </si>
   <si>
     <t>Arctium ×ambiguum</t>
   </si>
   <si>
     <t>Arctium tomentosum</t>
   </si>
   <si>
+    <t>Arenaria serpyllifolia</t>
+  </si>
+  <si>
     <t>Arnica montana</t>
   </si>
   <si>
     <t>Arrhenatherum elatius</t>
   </si>
   <si>
     <t>Artemisia vulgaris</t>
   </si>
   <si>
     <t>Aruncus dioicus</t>
   </si>
   <si>
     <t>Asarum europaeum</t>
   </si>
   <si>
     <t>Asplenium septentrionale</t>
   </si>
   <si>
     <t>Asplenium trichomanes</t>
   </si>
   <si>
     <t>Asplenium trichomanes subsp. trichomanes</t>
   </si>
   <si>
     <t>Astrantia major</t>
@@ -230,50 +233,53 @@
   <si>
     <t>Betula pendula</t>
   </si>
   <si>
     <t>Betula pubescens</t>
   </si>
   <si>
     <t>Betula pubescens subsp. pubescens</t>
   </si>
   <si>
     <t>Bistorta officinalis</t>
   </si>
   <si>
     <t>Blechnum spicant</t>
   </si>
   <si>
     <t>Botrychium matricariifolium</t>
   </si>
   <si>
     <t>Briza media</t>
   </si>
   <si>
     <t>Bromus benekenii</t>
   </si>
   <si>
+    <t>Bromus hordeaceus</t>
+  </si>
+  <si>
     <t>Calamagrostis arundinacea</t>
   </si>
   <si>
     <t>Calamagrostis epigejos</t>
   </si>
   <si>
     <t>Calamagrostis villosa</t>
   </si>
   <si>
     <t>Calla palustris</t>
   </si>
   <si>
     <t>Callitriche cophocarpa</t>
   </si>
   <si>
     <t>Callitriche hamulata</t>
   </si>
   <si>
     <t>Callitriche palustris</t>
   </si>
   <si>
     <t>Callitriche stagnalis</t>
   </si>
   <si>
     <t>Calluna vulgaris</t>
@@ -395,89 +401,98 @@
   <si>
     <t>Carpinus betulus</t>
   </si>
   <si>
     <t>Carum carvi</t>
   </si>
   <si>
     <t>Centaurea jacea</t>
   </si>
   <si>
     <t>Centaurea pseudophrygia</t>
   </si>
   <si>
     <t>Cerastium arvense</t>
   </si>
   <si>
     <t>Cerastium glomeratum</t>
   </si>
   <si>
     <t>Cerastium holosteoides subsp. vulgare</t>
   </si>
   <si>
     <t>Cicerbita alpina</t>
   </si>
   <si>
+    <t>Cichorium intybus</t>
+  </si>
+  <si>
     <t>Circaea alpina</t>
   </si>
   <si>
     <t>Circaea ×intermedia</t>
   </si>
   <si>
     <t>Circaea lutetiana</t>
   </si>
   <si>
     <t>Cirsium arvense</t>
   </si>
   <si>
     <t>Cirsium heterophyllum</t>
   </si>
   <si>
     <t>Cirsium oleraceum</t>
   </si>
   <si>
     <t>Cirsium palustre</t>
   </si>
   <si>
     <t>Cirsium vulgare</t>
   </si>
   <si>
     <t>Comarum palustre</t>
   </si>
   <si>
+    <t>Conyza canadensis</t>
+  </si>
+  <si>
     <t>Corallorhiza trifida</t>
   </si>
   <si>
     <t>Cornus mas</t>
   </si>
   <si>
     <t>Corylus avellana</t>
   </si>
   <si>
     <t>Crepis biennis</t>
   </si>
   <si>
+    <t>Crepis capillaris</t>
+  </si>
+  <si>
     <t>Crepis mollis subsp. succisifolia</t>
   </si>
   <si>
     <t>Crepis paludosa</t>
   </si>
   <si>
     <t>Cynosurus cristatus</t>
   </si>
   <si>
     <t>Cystopteris fragilis</t>
   </si>
   <si>
     <t>Cytisus scoparius</t>
   </si>
   <si>
     <t>Dactylis glomerata</t>
   </si>
   <si>
     <t>Dactylis polygama</t>
   </si>
   <si>
     <t>Dactylorhiza fuchsii</t>
   </si>
   <si>
     <t>Dactylorhiza incarnata</t>
@@ -1058,92 +1073,101 @@
   <si>
     <t>Moehringia trinervia</t>
   </si>
   <si>
     <t>Molinia arundinacea</t>
   </si>
   <si>
     <t>Molinia caerulea</t>
   </si>
   <si>
     <t>Molinia caerulea agg.</t>
   </si>
   <si>
     <t>Moneses uniflora</t>
   </si>
   <si>
     <t>Monotropa hypopitys</t>
   </si>
   <si>
     <t>Montia fontana subsp. amporitana</t>
   </si>
   <si>
     <t>Mycelis muralis</t>
   </si>
   <si>
+    <t>Myosotis arvensis</t>
+  </si>
+  <si>
     <t>Myosotis nemorosa</t>
   </si>
   <si>
     <t>Myosotis palustris agg.</t>
   </si>
   <si>
     <t>Myosotis sylvatica</t>
   </si>
   <si>
     <t>Myosoton aquaticum</t>
   </si>
   <si>
     <t>Myrrhis odorata</t>
   </si>
   <si>
     <t>Narcissus poëticus</t>
   </si>
   <si>
     <t>Narcissus pseudonarcissus</t>
   </si>
   <si>
     <t>Nardus stricta</t>
   </si>
   <si>
     <t>Neottia nidus-avis</t>
   </si>
   <si>
     <t>Noccaea caerulescens</t>
   </si>
   <si>
     <t>Oenothera biennis</t>
   </si>
   <si>
+    <t>Oenothera issleri</t>
+  </si>
+  <si>
     <t>Ophioglossum vulgatum</t>
   </si>
   <si>
     <t>Orchis mascula</t>
   </si>
   <si>
     <t>Oxalis acetosella</t>
   </si>
   <si>
+    <t>Panicum miliaceum</t>
+  </si>
+  <si>
     <t>Paris quadrifolia</t>
   </si>
   <si>
     <t>Parnassia palustris</t>
   </si>
   <si>
     <t>Pedicularis sylvatica</t>
   </si>
   <si>
     <t>Peplis portula</t>
   </si>
   <si>
     <t>Persicaria hydropiper</t>
   </si>
   <si>
     <t>Persicaria lapathifolia</t>
   </si>
   <si>
     <t>Petasites albus</t>
   </si>
   <si>
     <t>Petasites hybridus</t>
   </si>
   <si>
     <t>Peucedanum ostruthium</t>
@@ -1280,50 +1304,53 @@
   <si>
     <t>Polygala vulgaris</t>
   </si>
   <si>
     <t>Polygonatum multiflorum</t>
   </si>
   <si>
     <t>Polygonatum verticillatum</t>
   </si>
   <si>
     <t>Polygonum aviculare</t>
   </si>
   <si>
     <t>Polypodium vulgare</t>
   </si>
   <si>
     <t>Polypodium vulgare agg.</t>
   </si>
   <si>
     <t>Polystichum aculeatum</t>
   </si>
   <si>
     <t>Populus tremula</t>
   </si>
   <si>
+    <t>Portulaca oleracea</t>
+  </si>
+  <si>
     <t>Potamogeton alpinus</t>
   </si>
   <si>
     <t>Potamogeton natans</t>
   </si>
   <si>
     <t>Potentilla anserina</t>
   </si>
   <si>
     <t>Potentilla argentea</t>
   </si>
   <si>
     <t>Potentilla erecta</t>
   </si>
   <si>
     <t>Prenanthes purpurea</t>
   </si>
   <si>
     <t>Prunella grandiflora</t>
   </si>
   <si>
     <t>Prunella vulgaris</t>
   </si>
   <si>
     <t>Prunus avium</t>
@@ -1364,74 +1391,80 @@
   <si>
     <t>Ranunculus aconitifolius</t>
   </si>
   <si>
     <t>Ranunculus acris</t>
   </si>
   <si>
     <t>Ranunculus auricomus agg.</t>
   </si>
   <si>
     <t>Ranunculus flammula</t>
   </si>
   <si>
     <t>Ranunculus lanuginosus</t>
   </si>
   <si>
     <t>Ranunculus nemorosus</t>
   </si>
   <si>
     <t>Ranunculus platanifolius</t>
   </si>
   <si>
     <t>Ranunculus repens</t>
   </si>
   <si>
+    <t>Ranunculus sect. Batrachium</t>
+  </si>
+  <si>
     <t>Rhinanthus major</t>
   </si>
   <si>
     <t>Rhinanthus minor</t>
   </si>
   <si>
     <t>Ribes alpinum</t>
   </si>
   <si>
     <t>Ribes aureum</t>
   </si>
   <si>
     <t>Ribes rubrum</t>
   </si>
   <si>
     <t>Ribes rubrum agg.</t>
   </si>
   <si>
     <t>Ribes uva-crispa</t>
   </si>
   <si>
     <t>Ribes uva-crispa subsp. grossularia</t>
   </si>
   <si>
+    <t>Rorippa palustris</t>
+  </si>
+  <si>
     <t>Rosa canina</t>
   </si>
   <si>
     <t>Rosa canina agg.</t>
   </si>
   <si>
     <t>Rosa canina subsp. canina</t>
   </si>
   <si>
     <t>Rosa dumalis</t>
   </si>
   <si>
     <t>Rosa pendulina</t>
   </si>
   <si>
     <t>Rosa spinosissima</t>
   </si>
   <si>
     <t>Rubus fruticosus agg.</t>
   </si>
   <si>
     <t>Rubus idaeus</t>
   </si>
   <si>
     <t>Rubus koehleri</t>
@@ -1542,50 +1575,53 @@
     <t>Scheuchzeria palustris</t>
   </si>
   <si>
     <t>Silene dioica</t>
   </si>
   <si>
     <t>Silene nutans</t>
   </si>
   <si>
     <t>Silene vulgaris</t>
   </si>
   <si>
     <t>Soldanella montana</t>
   </si>
   <si>
     <t>Solidago canadensis</t>
   </si>
   <si>
     <t>Solidago gigantea</t>
   </si>
   <si>
     <t>Solidago virgaurea</t>
   </si>
   <si>
     <t>Solidago virgaurea subsp. virgaurea</t>
+  </si>
+  <si>
+    <t>Sonchus asper</t>
   </si>
   <si>
     <t>Sonchus oleraceus</t>
   </si>
   <si>
     <t>Sorbus aucuparia</t>
   </si>
   <si>
     <t>Sparganium emersum</t>
   </si>
   <si>
     <t>Sparganium erectum</t>
   </si>
   <si>
     <t>Spergula arvensis</t>
   </si>
   <si>
     <t>Spergularia marina</t>
   </si>
   <si>
     <t>Spergularia rubra</t>
   </si>
   <si>
     <t>Spiraea alba</t>
   </si>
@@ -5242,84 +5278,108 @@
       <c r="A589" s="2" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="590" spans="1:108">
       <c r="A590" s="2" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="591" spans="1:108">
       <c r="A591" s="2" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="592" spans="1:108">
       <c r="A592" s="2" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="593" spans="1:108">
       <c r="A593" s="2" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="594" spans="1:108">
-      <c r="A594" s="2"/>
+      <c r="A594" s="2" t="s">
+        <v>593</v>
+      </c>
     </row>
     <row r="595" spans="1:108">
-      <c r="A595" s="2"/>
+      <c r="A595" s="2" t="s">
+        <v>594</v>
+      </c>
     </row>
     <row r="596" spans="1:108">
-      <c r="A596" s="2"/>
+      <c r="A596" s="2" t="s">
+        <v>595</v>
+      </c>
     </row>
     <row r="597" spans="1:108">
-      <c r="A597" s="2"/>
+      <c r="A597" s="2" t="s">
+        <v>596</v>
+      </c>
     </row>
     <row r="598" spans="1:108">
-      <c r="A598" s="2"/>
+      <c r="A598" s="2" t="s">
+        <v>597</v>
+      </c>
     </row>
     <row r="599" spans="1:108">
-      <c r="A599" s="2"/>
+      <c r="A599" s="2" t="s">
+        <v>598</v>
+      </c>
     </row>
     <row r="600" spans="1:108">
-      <c r="A600" s="2"/>
+      <c r="A600" s="2" t="s">
+        <v>599</v>
+      </c>
     </row>
     <row r="601" spans="1:108">
-      <c r="A601" s="2"/>
+      <c r="A601" s="2" t="s">
+        <v>600</v>
+      </c>
     </row>
     <row r="602" spans="1:108">
-      <c r="A602" s="2"/>
+      <c r="A602" s="2" t="s">
+        <v>601</v>
+      </c>
     </row>
     <row r="603" spans="1:108">
-      <c r="A603" s="2"/>
+      <c r="A603" s="2" t="s">
+        <v>602</v>
+      </c>
     </row>
     <row r="604" spans="1:108">
-      <c r="A604" s="2"/>
+      <c r="A604" s="2" t="s">
+        <v>603</v>
+      </c>
     </row>
     <row r="605" spans="1:108">
-      <c r="A605" s="2"/>
+      <c r="A605" s="2" t="s">
+        <v>604</v>
+      </c>
     </row>
     <row r="606" spans="1:108">
       <c r="A606" s="2"/>
     </row>
     <row r="607" spans="1:108">
       <c r="A607" s="2"/>
     </row>
     <row r="608" spans="1:108">
       <c r="A608" s="2"/>
     </row>
     <row r="609" spans="1:108">
       <c r="A609" s="2"/>
     </row>
     <row r="610" spans="1:108">
       <c r="A610" s="2"/>
     </row>
     <row r="611" spans="1:108">
       <c r="A611" s="2"/>
     </row>
     <row r="612" spans="1:108">
       <c r="A612" s="2"/>
     </row>
     <row r="613" spans="1:108">
       <c r="A613" s="2"/>
     </row>
@@ -33507,30 +33567,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>doložené druhy7148b</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
+  <dc:subject>download.excel.exportDate22.22.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>