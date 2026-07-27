--- v0 (2026-06-04)
+++ v1 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="616">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="617">
   <si>
     <t>doložené druhy</t>
   </si>
   <si>
     <t>Abies alba</t>
   </si>
   <si>
     <t>Acer platanoides</t>
   </si>
   <si>
     <t>Acer pseudoplatanus</t>
   </si>
   <si>
     <t>Aconitum lycoctonum</t>
   </si>
   <si>
     <t>Aconitum plicatum</t>
   </si>
   <si>
     <t>Aconitum variegatum</t>
   </si>
   <si>
     <t>Acorus calamus</t>
   </si>
   <si>
@@ -1185,50 +1185,53 @@
     <t>Phalaris arundinacea</t>
   </si>
   <si>
     <t>Phegopteris connectilis</t>
   </si>
   <si>
     <t>Phleum pratense</t>
   </si>
   <si>
     <t>Phleum pratense agg.</t>
   </si>
   <si>
     <t>Phragmites australis</t>
   </si>
   <si>
     <t>Physocarpus opulifolius</t>
   </si>
   <si>
     <t>Phyteuma nigrum</t>
   </si>
   <si>
     <t>Phyteuma spicatum</t>
   </si>
   <si>
     <t>Picea abies</t>
+  </si>
+  <si>
+    <t>Picris hieracioides</t>
   </si>
   <si>
     <t>Pilosella aurantiaca</t>
   </si>
   <si>
     <t>Pilosella caespitosa</t>
   </si>
   <si>
     <t>Pilosella floribunda</t>
   </si>
   <si>
     <t>Pilosella glomerata</t>
   </si>
   <si>
     <t>Pilosella officinarum</t>
   </si>
   <si>
     <t>Pimpinella major</t>
   </si>
   <si>
     <t>Pimpinella saxifraga</t>
   </si>
   <si>
     <t>Pinguicula vulgaris</t>
   </si>
@@ -5426,51 +5429,53 @@
       <c r="A612" s="2" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="613" spans="1:108">
       <c r="A613" s="2" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="614" spans="1:108">
       <c r="A614" s="2" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="615" spans="1:108">
       <c r="A615" s="2" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="616" spans="1:108">
       <c r="A616" s="2" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="617" spans="1:108">
-      <c r="A617" s="2"/>
+      <c r="A617" s="2" t="s">
+        <v>616</v>
+      </c>
     </row>
     <row r="618" spans="1:108">
       <c r="A618" s="2"/>
     </row>
     <row r="619" spans="1:108">
       <c r="A619" s="2"/>
     </row>
     <row r="620" spans="1:108">
       <c r="A620" s="2"/>
     </row>
     <row r="621" spans="1:108">
       <c r="A621" s="2"/>
     </row>
     <row r="622" spans="1:108">
       <c r="A622" s="2"/>
     </row>
     <row r="623" spans="1:108">
       <c r="A623" s="2"/>
     </row>
     <row r="624" spans="1:108">
       <c r="A624" s="2"/>
     </row>
     <row r="625" spans="1:108">
       <c r="A625" s="2"/>
     </row>
@@ -33622,30 +33627,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>doložené druhy7049c</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate04.4.2026</dc:subject>
+  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>