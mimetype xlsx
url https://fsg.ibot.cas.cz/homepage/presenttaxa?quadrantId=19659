--- v1 (2026-07-27)
+++ v2 (2026-09-19)
@@ -33627,30 +33627,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>doložené druhy7049c</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
+  <dc:subject>download.excel.exportDate19.19.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>