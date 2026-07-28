--- v0 (2026-06-04)
+++ v1 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="641">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="642">
   <si>
     <t>doložené druhy</t>
   </si>
   <si>
     <t>Abies alba</t>
   </si>
   <si>
     <t>Acer platanoides</t>
   </si>
   <si>
     <t>Acer pseudoplatanus</t>
   </si>
   <si>
     <t>Aconitum plicatum</t>
   </si>
   <si>
     <t>Aconitum variegatum</t>
   </si>
   <si>
     <t>Actaea spicata</t>
   </si>
   <si>
     <t>Adoxa moschatellina</t>
   </si>
   <si>
@@ -1263,50 +1263,53 @@
     <t>Petasites albus</t>
   </si>
   <si>
     <t>Petasites hybridus</t>
   </si>
   <si>
     <t>Peucedanum palustre</t>
   </si>
   <si>
     <t>Phalaris arundinacea</t>
   </si>
   <si>
     <t>Phegopteris connectilis</t>
   </si>
   <si>
     <t>Phleum pratense</t>
   </si>
   <si>
     <t>Phragmites australis</t>
   </si>
   <si>
     <t>Physocarpus opulifolius</t>
   </si>
   <si>
     <t>Phyteuma nigrum</t>
+  </si>
+  <si>
+    <t>Phyteuma spicatum</t>
   </si>
   <si>
     <t>Picea abies</t>
   </si>
   <si>
     <t>Pilosella aurantiaca</t>
   </si>
   <si>
     <t>Pilosella caespitosa</t>
   </si>
   <si>
     <t>Pilosella floribunda</t>
   </si>
   <si>
     <t>Pilosella glomerata</t>
   </si>
   <si>
     <t>Pilosella lactucella</t>
   </si>
   <si>
     <t>Pilosella officinarum</t>
   </si>
   <si>
     <t>Pimpinella major</t>
   </si>
@@ -5626,51 +5629,53 @@
       <c r="A637" s="2" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="638" spans="1:108">
       <c r="A638" s="2" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="639" spans="1:108">
       <c r="A639" s="2" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="640" spans="1:108">
       <c r="A640" s="2" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="641" spans="1:108">
       <c r="A641" s="2" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="642" spans="1:108">
-      <c r="A642" s="2"/>
+      <c r="A642" s="2" t="s">
+        <v>641</v>
+      </c>
     </row>
     <row r="643" spans="1:108">
       <c r="A643" s="2"/>
     </row>
     <row r="644" spans="1:108">
       <c r="A644" s="2"/>
     </row>
     <row r="645" spans="1:108">
       <c r="A645" s="2"/>
     </row>
     <row r="646" spans="1:108">
       <c r="A646" s="2"/>
     </row>
     <row r="647" spans="1:108">
       <c r="A647" s="2"/>
     </row>
     <row r="648" spans="1:108">
       <c r="A648" s="2"/>
     </row>
     <row r="649" spans="1:108">
       <c r="A649" s="2"/>
     </row>
     <row r="650" spans="1:108">
       <c r="A650" s="2"/>
     </row>
@@ -33747,30 +33752,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>doložené druhy7149d</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate04.4.2026</dc:subject>
+  <dc:subject>download.excel.exportDate28.28.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>