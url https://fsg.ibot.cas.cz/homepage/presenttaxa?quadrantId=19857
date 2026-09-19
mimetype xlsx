--- v1 (2026-07-28)
+++ v2 (2026-09-19)
@@ -33752,30 +33752,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>doložené druhy7149d</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate28.28.2026</dc:subject>
+  <dc:subject>download.excel.exportDate19.19.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>