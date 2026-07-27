--- v0 (2026-06-03)
+++ v1 (2026-07-27)
@@ -12,61 +12,64 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="379">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="381">
   <si>
     <t>doložené druhy</t>
   </si>
   <si>
     <t>Abies alba</t>
   </si>
   <si>
     <t>Acer pseudoplatanus</t>
   </si>
   <si>
+    <t>Aconitum plicatum</t>
+  </si>
+  <si>
     <t>Aegopodium podagraria</t>
   </si>
   <si>
     <t>Agrostis canina</t>
   </si>
   <si>
     <t>Agrostis capillaris</t>
   </si>
   <si>
     <t>Agrostis stolonifera</t>
   </si>
   <si>
     <t>Agrostis stolonifera agg.</t>
   </si>
   <si>
     <t>Achillea millefolium</t>
   </si>
   <si>
     <t>Achillea millefolium agg.</t>
   </si>
   <si>
     <t>Achillea ptarmica</t>
   </si>
   <si>
     <t>Ajuga reptans</t>
@@ -321,50 +324,53 @@
     <t>Crepis paludosa</t>
   </si>
   <si>
     <t>Cytisus nigricans</t>
   </si>
   <si>
     <t>Dactylis glomerata</t>
   </si>
   <si>
     <t>Dactylorhiza fuchsii</t>
   </si>
   <si>
     <t>Dactylorhiza incarnata</t>
   </si>
   <si>
     <t>Dactylorhiza majalis</t>
   </si>
   <si>
     <t>Danthonia decumbens</t>
   </si>
   <si>
     <t>Deschampsia cespitosa</t>
   </si>
   <si>
     <t>Dianthus deltoides</t>
+  </si>
+  <si>
+    <t>Dianthus sylvaticus</t>
   </si>
   <si>
     <t>Digitalis purpurea</t>
   </si>
   <si>
     <t>Diphasiastrum alpinum</t>
   </si>
   <si>
     <t>Diphasiastrum complanatum</t>
   </si>
   <si>
     <t>Diphasiastrum ×issleri</t>
   </si>
   <si>
     <t>Doronicum austriacum</t>
   </si>
   <si>
     <t>Drosera rotundifolia</t>
   </si>
   <si>
     <t>Dryopteris carthusiana</t>
   </si>
   <si>
     <t>Dryopteris carthusiana agg.</t>
   </si>
@@ -3530,54 +3536,58 @@
       <c r="A375" s="2" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="376" spans="1:108">
       <c r="A376" s="2" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="377" spans="1:108">
       <c r="A377" s="2" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="378" spans="1:108">
       <c r="A378" s="2" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="379" spans="1:108">
       <c r="A379" s="2" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="380" spans="1:108">
-      <c r="A380" s="2"/>
+      <c r="A380" s="2" t="s">
+        <v>379</v>
+      </c>
     </row>
     <row r="381" spans="1:108">
-      <c r="A381" s="2"/>
+      <c r="A381" s="2" t="s">
+        <v>380</v>
+      </c>
     </row>
     <row r="382" spans="1:108">
       <c r="A382" s="2"/>
     </row>
     <row r="383" spans="1:108">
       <c r="A383" s="2"/>
     </row>
     <row r="384" spans="1:108">
       <c r="A384" s="2"/>
     </row>
     <row r="385" spans="1:108">
       <c r="A385" s="2"/>
     </row>
     <row r="386" spans="1:108">
       <c r="A386" s="2"/>
     </row>
     <row r="387" spans="1:108">
       <c r="A387" s="2"/>
     </row>
     <row r="388" spans="1:108">
       <c r="A388" s="2"/>
     </row>
     <row r="389" spans="1:108">
       <c r="A389" s="2"/>
     </row>
@@ -32437,30 +32447,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>doložené druhy7350a</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate03.3.2026</dc:subject>
+  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>