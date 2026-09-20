--- v1 (2026-07-27)
+++ v2 (2026-09-20)
@@ -32447,30 +32447,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>doložené druhy7350a</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
+  <dc:subject>download.excel.exportDate20.20.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>