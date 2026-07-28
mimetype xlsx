--- v0 (2026-06-03)
+++ v1 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="383">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="388">
   <si>
     <t>doložené druhy</t>
   </si>
   <si>
     <t>Abies alba</t>
   </si>
   <si>
     <t>Acer pseudoplatanus</t>
   </si>
   <si>
     <t>Aconitum plicatum</t>
   </si>
   <si>
     <t>Aconitum variegatum</t>
   </si>
   <si>
     <t>Aegopodium podagraria</t>
   </si>
   <si>
     <t>Agrostis canina</t>
   </si>
   <si>
     <t>Agrostis capillaris</t>
   </si>
   <si>
@@ -314,65 +314,71 @@
   <si>
     <t>Cirsium rivulare</t>
   </si>
   <si>
     <t>Comarum palustre</t>
   </si>
   <si>
     <t>Corylus avellana</t>
   </si>
   <si>
     <t>Crataegus ×macrocarpa</t>
   </si>
   <si>
     <t>Crataegus monogyna</t>
   </si>
   <si>
     <t>Crepis mollis subsp. succisifolia</t>
   </si>
   <si>
     <t>Crepis paludosa</t>
   </si>
   <si>
     <t>Cynosurus cristatus</t>
   </si>
   <si>
+    <t>Cytisus nigricans</t>
+  </si>
+  <si>
     <t>Dactylis glomerata</t>
   </si>
   <si>
     <t>Dactylorhiza majalis</t>
   </si>
   <si>
     <t>Daphne mezereum</t>
   </si>
   <si>
     <t>Deschampsia cespitosa</t>
   </si>
   <si>
     <t>Dianthus superbus</t>
   </si>
   <si>
+    <t>Dianthus sylvaticus</t>
+  </si>
+  <si>
     <t>Digitalis purpurea</t>
   </si>
   <si>
     <t>Diphasiastrum complanatum</t>
   </si>
   <si>
     <t>Doronicum austriacum</t>
   </si>
   <si>
     <t>Drosera rotundifolia</t>
   </si>
   <si>
     <t>Dryopteris carthusiana</t>
   </si>
   <si>
     <t>Dryopteris cristata</t>
   </si>
   <si>
     <t>Dryopteris dilatata</t>
   </si>
   <si>
     <t>Dryopteris filix-mas</t>
   </si>
   <si>
     <t>Eleocharis acicularis</t>
@@ -614,50 +620,53 @@
   <si>
     <t>Lotus corniculatus</t>
   </si>
   <si>
     <t>Lupinus polyphyllus</t>
   </si>
   <si>
     <t>Luzula campestris</t>
   </si>
   <si>
     <t>Luzula campestris agg.</t>
   </si>
   <si>
     <t>Luzula luzuloides</t>
   </si>
   <si>
     <t>Luzula multiflora</t>
   </si>
   <si>
     <t>Luzula pilosa</t>
   </si>
   <si>
     <t>Luzula sudetica</t>
   </si>
   <si>
+    <t>Luzula sylvatica</t>
+  </si>
+  <si>
     <t>Lycopodium annotinum</t>
   </si>
   <si>
     <t>Lycopodium clavatum</t>
   </si>
   <si>
     <t>Lychnis flos-cuculi</t>
   </si>
   <si>
     <t>Lysimachia thyrsiflora</t>
   </si>
   <si>
     <t>Lysimachia vulgaris</t>
   </si>
   <si>
     <t>Lythrum salicaria</t>
   </si>
   <si>
     <t>Maianthemum bifolium</t>
   </si>
   <si>
     <t>Malva moschata</t>
   </si>
   <si>
     <t>Melampyrum pratense</t>
@@ -782,90 +791,96 @@
   <si>
     <t>Platanthera bifolia</t>
   </si>
   <si>
     <t>Platanthera chlorantha</t>
   </si>
   <si>
     <t>Poa chaixii</t>
   </si>
   <si>
     <t>Poa palustris</t>
   </si>
   <si>
     <t>Poa pratensis</t>
   </si>
   <si>
     <t>Poa trivialis</t>
   </si>
   <si>
     <t>Polemonium caeruleum</t>
   </si>
   <si>
     <t>Polygala vulgaris</t>
   </si>
   <si>
+    <t>Polygonatum verticillatum</t>
+  </si>
+  <si>
     <t>Polygonum arenastrum</t>
   </si>
   <si>
     <t>Populus tremula</t>
   </si>
   <si>
     <t>Potamogeton alpinus</t>
   </si>
   <si>
     <t>Potamogeton berchtoldii</t>
   </si>
   <si>
     <t>Potamogeton natans</t>
   </si>
   <si>
     <t>Potamogeton perfoliatus</t>
   </si>
   <si>
     <t>Potentilla erecta</t>
   </si>
   <si>
     <t>Prenanthes purpurea</t>
   </si>
   <si>
     <t>Primula elatior</t>
   </si>
   <si>
     <t>Primula veris</t>
   </si>
   <si>
     <t>Prunella vulgaris</t>
   </si>
   <si>
     <t>Prunus avium</t>
   </si>
   <si>
     <t>Prunus padus</t>
   </si>
   <si>
     <t>Pteridium aquilinum</t>
+  </si>
+  <si>
+    <t>Pyrola rotundifolia</t>
   </si>
   <si>
     <t>Quercus robur</t>
   </si>
   <si>
     <t>Ranunculus aconitifolius</t>
   </si>
   <si>
     <t>Ranunculus acris</t>
   </si>
   <si>
     <t>Ranunculus auricomus agg.</t>
   </si>
   <si>
     <t>Ranunculus flammula</t>
   </si>
   <si>
     <t>Ranunculus peltatus</t>
   </si>
   <si>
     <t>Ranunculus platanifolius</t>
   </si>
   <si>
     <t>Ranunculus repens</t>
   </si>
@@ -3562,63 +3577,73 @@
       <c r="A379" s="2" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="380" spans="1:108">
       <c r="A380" s="2" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="381" spans="1:108">
       <c r="A381" s="2" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="382" spans="1:108">
       <c r="A382" s="2" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="383" spans="1:108">
       <c r="A383" s="2" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="384" spans="1:108">
-      <c r="A384" s="2"/>
+      <c r="A384" s="2" t="s">
+        <v>383</v>
+      </c>
     </row>
     <row r="385" spans="1:108">
-      <c r="A385" s="2"/>
+      <c r="A385" s="2" t="s">
+        <v>384</v>
+      </c>
     </row>
     <row r="386" spans="1:108">
-      <c r="A386" s="2"/>
+      <c r="A386" s="2" t="s">
+        <v>385</v>
+      </c>
     </row>
     <row r="387" spans="1:108">
-      <c r="A387" s="2"/>
+      <c r="A387" s="2" t="s">
+        <v>386</v>
+      </c>
     </row>
     <row r="388" spans="1:108">
-      <c r="A388" s="2"/>
+      <c r="A388" s="2" t="s">
+        <v>387</v>
+      </c>
     </row>
     <row r="389" spans="1:108">
       <c r="A389" s="2"/>
     </row>
     <row r="390" spans="1:108">
       <c r="A390" s="2"/>
     </row>
     <row r="391" spans="1:108">
       <c r="A391" s="2"/>
     </row>
     <row r="392" spans="1:108">
       <c r="A392" s="2"/>
     </row>
     <row r="393" spans="1:108">
       <c r="A393" s="2"/>
     </row>
     <row r="394" spans="1:108">
       <c r="A394" s="2"/>
     </row>
     <row r="395" spans="1:108">
       <c r="A395" s="2"/>
     </row>
     <row r="396" spans="1:108">
       <c r="A396" s="2"/>
     </row>
@@ -32457,30 +32482,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>doložené druhy7250c</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate03.3.2026</dc:subject>
+  <dc:subject>download.excel.exportDate28.28.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>