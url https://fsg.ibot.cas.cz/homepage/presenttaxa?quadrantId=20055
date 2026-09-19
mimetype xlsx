--- v1 (2026-07-28)
+++ v2 (2026-09-19)
@@ -32482,30 +32482,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>doložené druhy7250c</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate28.28.2026</dc:subject>
+  <dc:subject>download.excel.exportDate19.19.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>