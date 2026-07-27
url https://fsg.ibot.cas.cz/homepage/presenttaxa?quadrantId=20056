--- v0 (2026-06-03)
+++ v1 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="635">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="643">
   <si>
     <t>doložené druhy</t>
   </si>
   <si>
     <t>Abies alba</t>
   </si>
   <si>
     <t>Acer platanoides</t>
   </si>
   <si>
     <t>Acer pseudoplatanus</t>
   </si>
   <si>
     <t>Aconitum plicatum</t>
   </si>
   <si>
     <t>Aconitum variegatum</t>
   </si>
   <si>
     <t>Actaea spicata</t>
   </si>
   <si>
     <t>Adoxa moschatellina</t>
   </si>
   <si>
@@ -215,50 +215,53 @@
   <si>
     <t>Betula pendula</t>
   </si>
   <si>
     <t>Betula pubescens subsp. carpatica</t>
   </si>
   <si>
     <t>Betula pubescens subsp. pubescens</t>
   </si>
   <si>
     <t>Bidens cernua</t>
   </si>
   <si>
     <t>Bidens frondosa</t>
   </si>
   <si>
     <t>Bidens radiata</t>
   </si>
   <si>
     <t>Bidens tripartita</t>
   </si>
   <si>
     <t>Bistorta officinalis</t>
   </si>
   <si>
+    <t>Blechnum spicant</t>
+  </si>
+  <si>
     <t>Brachypodium pinnatum</t>
   </si>
   <si>
     <t>Briza media</t>
   </si>
   <si>
     <t>Bromus arvensis</t>
   </si>
   <si>
     <t>Bromus benekenii</t>
   </si>
   <si>
     <t>Bromus carinatus</t>
   </si>
   <si>
     <t>Bromus hordeaceus</t>
   </si>
   <si>
     <t>Bromus inermis</t>
   </si>
   <si>
     <t>Bromus tectorum</t>
   </si>
   <si>
     <t>Calamagrostis arundinacea</t>
@@ -461,80 +464,86 @@
   <si>
     <t>Circaea alpina</t>
   </si>
   <si>
     <t>Cirsium arvense</t>
   </si>
   <si>
     <t>Cirsium heterophyllum</t>
   </si>
   <si>
     <t>Cirsium oleraceum</t>
   </si>
   <si>
     <t>Cirsium palustre</t>
   </si>
   <si>
     <t>Cirsium rivulare</t>
   </si>
   <si>
     <t>Cirsium vulgare</t>
   </si>
   <si>
     <t>Clinopodium vulgare</t>
   </si>
   <si>
+    <t>Coeloglossum viride</t>
+  </si>
+  <si>
     <t>Comarum palustre</t>
   </si>
   <si>
     <t>Convallaria majalis</t>
   </si>
   <si>
     <t>Conyza canadensis</t>
   </si>
   <si>
     <t>Corylus avellana</t>
   </si>
   <si>
     <t>Crataegus ×macrocarpa</t>
   </si>
   <si>
     <t>Crataegus monogyna</t>
   </si>
   <si>
     <t>Crepis biennis</t>
   </si>
   <si>
     <t>Crepis capillaris</t>
   </si>
   <si>
     <t>Crepis mollis subsp. succisifolia</t>
   </si>
   <si>
     <t>Crepis paludosa</t>
   </si>
   <si>
+    <t>Cuscuta epithymum</t>
+  </si>
+  <si>
     <t>Cuscuta europaea</t>
   </si>
   <si>
     <t>Cynosurus cristatus</t>
   </si>
   <si>
     <t>Cystopteris fragilis</t>
   </si>
   <si>
     <t>Cytisus nigricans</t>
   </si>
   <si>
     <t>Dactylis glomerata</t>
   </si>
   <si>
     <t>Dactylorhiza fuchsii</t>
   </si>
   <si>
     <t>Dactylorhiza majalis</t>
   </si>
   <si>
     <t>Danthonia decumbens</t>
   </si>
   <si>
     <t>Daphne mezereum</t>
@@ -1151,50 +1160,53 @@
   <si>
     <t>Myosoton aquaticum</t>
   </si>
   <si>
     <t>Myriophyllum alterniflorum</t>
   </si>
   <si>
     <t>Narcissus poëticus</t>
   </si>
   <si>
     <t>Nardus stricta</t>
   </si>
   <si>
     <t>Nuphar pumila</t>
   </si>
   <si>
     <t>Nymphaea candida</t>
   </si>
   <si>
     <t>Odontites vernus subsp. serotinus</t>
   </si>
   <si>
     <t>Oenanthe aquatica</t>
   </si>
   <si>
+    <t>Origanum vulgare</t>
+  </si>
+  <si>
     <t>Orobanche alba</t>
   </si>
   <si>
     <t>Oxalis acetosella</t>
   </si>
   <si>
     <t>Paris quadrifolia</t>
   </si>
   <si>
     <t>Parnassia palustris</t>
   </si>
   <si>
     <t>Pedicularis palustris</t>
   </si>
   <si>
     <t>Pedicularis sylvatica</t>
   </si>
   <si>
     <t>Peplis portula</t>
   </si>
   <si>
     <t>Persicaria amphibia</t>
   </si>
   <si>
     <t>Persicaria hydropiper</t>
@@ -1370,50 +1382,53 @@
   <si>
     <t>Prunella vulgaris</t>
   </si>
   <si>
     <t>Prunus avium</t>
   </si>
   <si>
     <t>Prunus cerasus</t>
   </si>
   <si>
     <t>Prunus padus</t>
   </si>
   <si>
     <t>Prunus spinosa</t>
   </si>
   <si>
     <t>Pteridium aquilinum</t>
   </si>
   <si>
     <t>Pulmonaria obscura</t>
   </si>
   <si>
     <t>Pulmonaria officinalis</t>
   </si>
   <si>
+    <t>Pyrola minor</t>
+  </si>
+  <si>
     <t>Quercus robur</t>
   </si>
   <si>
     <t>Ranunculus acris</t>
   </si>
   <si>
     <t>Ranunculus auricomus agg.</t>
   </si>
   <si>
     <t>Ranunculus flammula</t>
   </si>
   <si>
     <t>Ranunculus fluitans</t>
   </si>
   <si>
     <t>Ranunculus nemorosus</t>
   </si>
   <si>
     <t>Ranunculus peltatus</t>
   </si>
   <si>
     <t>Ranunculus peltatus × R. trichophyllus</t>
   </si>
   <si>
     <t>Ranunculus repens</t>
@@ -1424,50 +1439,53 @@
   <si>
     <t>Ranunculus sceleratus</t>
   </si>
   <si>
     <t>Ranunculus sect. Batrachium</t>
   </si>
   <si>
     <t>Raphanus raphanistrum</t>
   </si>
   <si>
     <t>Reynoutria ×bohemica</t>
   </si>
   <si>
     <t>Reynoutria japonica</t>
   </si>
   <si>
     <t>Rhinanthus alectorolophus</t>
   </si>
   <si>
     <t>Rhinanthus major</t>
   </si>
   <si>
     <t>Rhinanthus minor</t>
   </si>
   <si>
+    <t>Rhododendron tomentosum</t>
+  </si>
+  <si>
     <t>Ribes alpinum</t>
   </si>
   <si>
     <t>Rorippa amphibia</t>
   </si>
   <si>
     <t>Rorippa palustris</t>
   </si>
   <si>
     <t>Rosa canina</t>
   </si>
   <si>
     <t>Rosa canina subsp. canina</t>
   </si>
   <si>
     <t>Rosa canina subsp. corymbifera</t>
   </si>
   <si>
     <t>Rosa dumalis</t>
   </si>
   <si>
     <t>Rosa dumalis subsp. dumalis</t>
   </si>
   <si>
     <t>Rosa dumalis subsp. subcollina</t>
@@ -1757,50 +1775,53 @@
   <si>
     <t>Tephroseris crispa</t>
   </si>
   <si>
     <t>Thalictrum aquilegiifolium</t>
   </si>
   <si>
     <t>Thlaspi arvense</t>
   </si>
   <si>
     <t>Thymus pulegioides</t>
   </si>
   <si>
     <t>Tilia cordata</t>
   </si>
   <si>
     <t>Tilia platyphyllos</t>
   </si>
   <si>
     <t>Tragopogon pratensis</t>
   </si>
   <si>
     <t>Tragopogon pratensis subsp. pratensis</t>
   </si>
   <si>
+    <t>Trientalis europaea</t>
+  </si>
+  <si>
     <t>Trifolium aureum</t>
   </si>
   <si>
     <t>Trifolium campestre</t>
   </si>
   <si>
     <t>Trifolium hybridum</t>
   </si>
   <si>
     <t>Trifolium medium</t>
   </si>
   <si>
     <t>Trifolium pratense</t>
   </si>
   <si>
     <t>Trifolium repens</t>
   </si>
   <si>
     <t>Trifolium spadiceum</t>
   </si>
   <si>
     <t>Tripleurospermum inodorum</t>
   </si>
   <si>
     <t>Trisetum flavescens</t>
@@ -1884,50 +1905,53 @@
     <t>Veronica sublobata</t>
   </si>
   <si>
     <t>Viburnum opulus</t>
   </si>
   <si>
     <t>Vicia angustifolia</t>
   </si>
   <si>
     <t>Vicia angustifolia var. segetalis</t>
   </si>
   <si>
     <t>Vicia cracca</t>
   </si>
   <si>
     <t>Vicia sativa</t>
   </si>
   <si>
     <t>Vicia sepium</t>
   </si>
   <si>
     <t>Vicia sylvatica</t>
   </si>
   <si>
     <t>Vicia tetrasperma</t>
+  </si>
+  <si>
+    <t>Vicia villosa</t>
   </si>
   <si>
     <t>Viola arvensis</t>
   </si>
   <si>
     <t>Viola canina</t>
   </si>
   <si>
     <t>Viola collina</t>
   </si>
   <si>
     <t>Viola palustris</t>
   </si>
   <si>
     <t>Viola reichenbachiana</t>
   </si>
   <si>
     <t>Viola riviniana</t>
   </si>
   <si>
     <t>Viola tricolor</t>
   </si>
   <si>
     <t>Viola tricolor subsp. polychroma</t>
   </si>
@@ -5578,72 +5602,88 @@
       <c r="A631" s="2" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="632" spans="1:108">
       <c r="A632" s="2" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="633" spans="1:108">
       <c r="A633" s="2" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="634" spans="1:108">
       <c r="A634" s="2" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="635" spans="1:108">
       <c r="A635" s="2" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="636" spans="1:108">
-      <c r="A636" s="2"/>
+      <c r="A636" s="2" t="s">
+        <v>635</v>
+      </c>
     </row>
     <row r="637" spans="1:108">
-      <c r="A637" s="2"/>
+      <c r="A637" s="2" t="s">
+        <v>636</v>
+      </c>
     </row>
     <row r="638" spans="1:108">
-      <c r="A638" s="2"/>
+      <c r="A638" s="2" t="s">
+        <v>637</v>
+      </c>
     </row>
     <row r="639" spans="1:108">
-      <c r="A639" s="2"/>
+      <c r="A639" s="2" t="s">
+        <v>638</v>
+      </c>
     </row>
     <row r="640" spans="1:108">
-      <c r="A640" s="2"/>
+      <c r="A640" s="2" t="s">
+        <v>639</v>
+      </c>
     </row>
     <row r="641" spans="1:108">
-      <c r="A641" s="2"/>
+      <c r="A641" s="2" t="s">
+        <v>640</v>
+      </c>
     </row>
     <row r="642" spans="1:108">
-      <c r="A642" s="2"/>
+      <c r="A642" s="2" t="s">
+        <v>641</v>
+      </c>
     </row>
     <row r="643" spans="1:108">
-      <c r="A643" s="2"/>
+      <c r="A643" s="2" t="s">
+        <v>642</v>
+      </c>
     </row>
     <row r="644" spans="1:108">
       <c r="A644" s="2"/>
     </row>
     <row r="645" spans="1:108">
       <c r="A645" s="2"/>
     </row>
     <row r="646" spans="1:108">
       <c r="A646" s="2"/>
     </row>
     <row r="647" spans="1:108">
       <c r="A647" s="2"/>
     </row>
     <row r="648" spans="1:108">
       <c r="A648" s="2"/>
     </row>
     <row r="649" spans="1:108">
       <c r="A649" s="2"/>
     </row>
     <row r="650" spans="1:108">
       <c r="A650" s="2"/>
     </row>
     <row r="651" spans="1:108">
       <c r="A651" s="2"/>
     </row>
@@ -33717,30 +33757,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>doložené druhy7250a</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate03.3.2026</dc:subject>
+  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>