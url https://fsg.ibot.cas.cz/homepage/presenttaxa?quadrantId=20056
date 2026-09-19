--- v1 (2026-07-27)
+++ v2 (2026-09-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="643">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="657">
   <si>
     <t>doložené druhy</t>
   </si>
   <si>
     <t>Abies alba</t>
   </si>
   <si>
     <t>Acer platanoides</t>
   </si>
   <si>
     <t>Acer pseudoplatanus</t>
   </si>
   <si>
     <t>Aconitum plicatum</t>
   </si>
   <si>
     <t>Aconitum variegatum</t>
   </si>
   <si>
     <t>Actaea spicata</t>
   </si>
   <si>
     <t>Adoxa moschatellina</t>
   </si>
   <si>
@@ -554,74 +554,80 @@
   <si>
     <t>Descurainia sophia</t>
   </si>
   <si>
     <t>Deschampsia cespitosa</t>
   </si>
   <si>
     <t>Dianthus barbatus</t>
   </si>
   <si>
     <t>Dianthus deltoides</t>
   </si>
   <si>
     <t>Dianthus superbus</t>
   </si>
   <si>
     <t>Dianthus sylvaticus</t>
   </si>
   <si>
     <t>Digitalis grandiflora</t>
   </si>
   <si>
     <t>Digitaria ischaemum</t>
   </si>
   <si>
+    <t>Digitaria sanguinalis var. sanguinalis</t>
+  </si>
+  <si>
     <t>Doronicum austriacum</t>
   </si>
   <si>
     <t>Drosera rotundifolia</t>
   </si>
   <si>
     <t>Dryopteris borreri</t>
   </si>
   <si>
     <t>Dryopteris carthusiana</t>
   </si>
   <si>
     <t>Dryopteris carthusiana agg.</t>
   </si>
   <si>
     <t>Dryopteris cristata</t>
   </si>
   <si>
     <t>Dryopteris dilatata</t>
   </si>
   <si>
     <t>Dryopteris filix-mas</t>
   </si>
   <si>
+    <t>Duchesnea indica</t>
+  </si>
+  <si>
     <t>Echinochloa crus-galli</t>
   </si>
   <si>
     <t>Echium vulgare</t>
   </si>
   <si>
     <t>Eleocharis acicularis</t>
   </si>
   <si>
     <t>Eleocharis mamillata subsp. austriaca</t>
   </si>
   <si>
     <t>Eleocharis mamillata subsp. mamillata</t>
   </si>
   <si>
     <t>Eleocharis ovata</t>
   </si>
   <si>
     <t>Eleocharis palustris</t>
   </si>
   <si>
     <t>Eleocharis palustris agg.</t>
   </si>
   <si>
     <t>Elodea canadensis</t>
@@ -656,50 +662,53 @@
   <si>
     <t>Epilobium parviflorum</t>
   </si>
   <si>
     <t>Epilobium roseum</t>
   </si>
   <si>
     <t>Epilobium tetragonum</t>
   </si>
   <si>
     <t>Epipactis helleborine</t>
   </si>
   <si>
     <t>Equisetum arvense</t>
   </si>
   <si>
     <t>Equisetum fluviatile</t>
   </si>
   <si>
     <t>Equisetum palustre</t>
   </si>
   <si>
     <t>Equisetum sylvaticum</t>
   </si>
   <si>
+    <t>Eragrostis minor</t>
+  </si>
+  <si>
     <t>Erigeron acris</t>
   </si>
   <si>
     <t>Eriophorum angustifolium</t>
   </si>
   <si>
     <t>Eriophorum latifolium</t>
   </si>
   <si>
     <t>Eriophorum vaginatum</t>
   </si>
   <si>
     <t>Erodium cicutarium</t>
   </si>
   <si>
     <t>Erophila verna</t>
   </si>
   <si>
     <t>Erysimum durum</t>
   </si>
   <si>
     <t>Euonymus europaeus</t>
   </si>
   <si>
     <t>Euphorbia cyparissias</t>
@@ -845,50 +854,53 @@
   <si>
     <t>Gymnocarpium dryopteris</t>
   </si>
   <si>
     <t>Hedera helix</t>
   </si>
   <si>
     <t>Helictotrichon pubescens</t>
   </si>
   <si>
     <t>Heracleum sphondylium</t>
   </si>
   <si>
     <t>Hesperis matronalis</t>
   </si>
   <si>
     <t>Hieracium laevigatum</t>
   </si>
   <si>
     <t>Hieracium lachenalii</t>
   </si>
   <si>
     <t>Hieracium murorum</t>
   </si>
   <si>
+    <t>Hieracium sabaudum</t>
+  </si>
+  <si>
     <t>Hieracium umbellatum</t>
   </si>
   <si>
     <t>Holcus lanatus</t>
   </si>
   <si>
     <t>Holcus mollis</t>
   </si>
   <si>
     <t>Homogyne alpina</t>
   </si>
   <si>
     <t>Hylotelephium jullianum</t>
   </si>
   <si>
     <t>Hylotelephium maximum</t>
   </si>
   <si>
     <t>Hypericum maculatum</t>
   </si>
   <si>
     <t>Hypericum perforatum</t>
   </si>
   <si>
     <t>Hypochaeris maculata</t>
@@ -1013,50 +1025,53 @@
   <si>
     <t>Limosella aquatica</t>
   </si>
   <si>
     <t>Linaria vulgaris</t>
   </si>
   <si>
     <t>Linum usitatissimum</t>
   </si>
   <si>
     <t>Lolium perenne</t>
   </si>
   <si>
     <t>Lonicera nigra</t>
   </si>
   <si>
     <t>Lonicera tatarica</t>
   </si>
   <si>
     <t>Lonicera xylosteum</t>
   </si>
   <si>
     <t>Lotus corniculatus</t>
   </si>
   <si>
+    <t>Lotus pedunculatus</t>
+  </si>
+  <si>
     <t>Lupinus polyphyllus</t>
   </si>
   <si>
     <t>Luzula campestris</t>
   </si>
   <si>
     <t>Luzula campestris agg.</t>
   </si>
   <si>
     <t>Luzula luzuloides</t>
   </si>
   <si>
     <t>Luzula multiflora</t>
   </si>
   <si>
     <t>Luzula pilosa</t>
   </si>
   <si>
     <t>Luzula sylvatica</t>
   </si>
   <si>
     <t>Lycopodium annotinum</t>
   </si>
   <si>
     <t>Lycopodium clavatum</t>
@@ -1352,74 +1367,80 @@
   <si>
     <t>Populus tremula</t>
   </si>
   <si>
     <t>Potamogeton alpinus</t>
   </si>
   <si>
     <t>Potamogeton natans</t>
   </si>
   <si>
     <t>Potamogeton obtusifolius</t>
   </si>
   <si>
     <t>Potamogeton perfoliatus</t>
   </si>
   <si>
     <t>Potentilla anglica</t>
   </si>
   <si>
     <t>Potentilla argentea</t>
   </si>
   <si>
     <t>Potentilla erecta</t>
   </si>
   <si>
+    <t>Potentilla norvegica</t>
+  </si>
+  <si>
     <t>Prenanthes purpurea</t>
   </si>
   <si>
     <t>Primula elatior</t>
   </si>
   <si>
     <t>Prunella vulgaris</t>
   </si>
   <si>
     <t>Prunus avium</t>
   </si>
   <si>
     <t>Prunus cerasus</t>
   </si>
   <si>
     <t>Prunus padus</t>
   </si>
   <si>
     <t>Prunus spinosa</t>
   </si>
   <si>
     <t>Pteridium aquilinum</t>
   </si>
   <si>
+    <t>Puccinellia distans</t>
+  </si>
+  <si>
     <t>Pulmonaria obscura</t>
   </si>
   <si>
     <t>Pulmonaria officinalis</t>
   </si>
   <si>
     <t>Pyrola minor</t>
   </si>
   <si>
     <t>Quercus robur</t>
   </si>
   <si>
     <t>Ranunculus acris</t>
   </si>
   <si>
     <t>Ranunculus auricomus agg.</t>
   </si>
   <si>
     <t>Ranunculus flammula</t>
   </si>
   <si>
     <t>Ranunculus fluitans</t>
   </si>
   <si>
     <t>Ranunculus nemorosus</t>
@@ -1580,107 +1601,119 @@
   <si>
     <t>Sanguisorba officinalis</t>
   </si>
   <si>
     <t>Sanicula europaea</t>
   </si>
   <si>
     <t>Scirpus sylvaticus</t>
   </si>
   <si>
     <t>Scorzonera humilis</t>
   </si>
   <si>
     <t>Scorzoneroides autumnalis</t>
   </si>
   <si>
     <t>Scrophularia nodosa</t>
   </si>
   <si>
     <t>Scutellaria galericulata</t>
   </si>
   <si>
     <t>Sedum hispanicum</t>
   </si>
   <si>
+    <t>Sedum sexangulare</t>
+  </si>
+  <si>
     <t>Selinum carvifolia</t>
   </si>
   <si>
     <t>Senecio jacobaea</t>
   </si>
   <si>
     <t>Senecio ovatus</t>
   </si>
   <si>
+    <t>Senecio sylvaticus</t>
+  </si>
+  <si>
     <t>Senecio viscosus</t>
   </si>
   <si>
     <t>Senecio vulgaris</t>
   </si>
   <si>
     <t>Setaria pumila</t>
   </si>
   <si>
     <t>Setaria viridis</t>
   </si>
   <si>
     <t>Silene dioica</t>
   </si>
   <si>
     <t>Silene latifolia subsp. alba</t>
   </si>
   <si>
     <t>Silene nutans</t>
   </si>
   <si>
     <t>Silene vulgaris</t>
   </si>
   <si>
     <t>Sisymbrium officinale</t>
   </si>
   <si>
     <t>Sisymbrium strictissimum</t>
   </si>
   <si>
     <t>Solanum dulcamara</t>
   </si>
   <si>
     <t>Soldanella montana</t>
   </si>
   <si>
     <t>Solidago canadensis</t>
   </si>
   <si>
     <t>Solidago gigantea</t>
   </si>
   <si>
     <t>Solidago virgaurea</t>
   </si>
   <si>
     <t>Solidago virgaurea subsp. virgaurea</t>
   </si>
   <si>
+    <t>Sonchus asper</t>
+  </si>
+  <si>
+    <t>Sonchus oleraceus</t>
+  </si>
+  <si>
     <t>Sorbus aucuparia</t>
   </si>
   <si>
     <t>Sparganium emersum</t>
   </si>
   <si>
     <t>Sparganium erectum</t>
   </si>
   <si>
     <t>Spergula arvensis</t>
   </si>
   <si>
     <t>Spergula arvensis subsp. arvensis</t>
   </si>
   <si>
     <t>Spergularia marina</t>
   </si>
   <si>
     <t>Spergularia rubra</t>
   </si>
   <si>
     <t>Spiraea salicifolia</t>
   </si>
   <si>
     <t>Spirodela polyrhiza</t>
@@ -1772,50 +1805,53 @@
   <si>
     <t>Taraxacum verticosum</t>
   </si>
   <si>
     <t>Tephroseris crispa</t>
   </si>
   <si>
     <t>Thalictrum aquilegiifolium</t>
   </si>
   <si>
     <t>Thlaspi arvense</t>
   </si>
   <si>
     <t>Thymus pulegioides</t>
   </si>
   <si>
     <t>Tilia cordata</t>
   </si>
   <si>
     <t>Tilia platyphyllos</t>
   </si>
   <si>
     <t>Tragopogon pratensis</t>
   </si>
   <si>
+    <t>Tragopogon pratensis subsp. minor</t>
+  </si>
+  <si>
     <t>Tragopogon pratensis subsp. pratensis</t>
   </si>
   <si>
     <t>Trientalis europaea</t>
   </si>
   <si>
     <t>Trifolium aureum</t>
   </si>
   <si>
     <t>Trifolium campestre</t>
   </si>
   <si>
     <t>Trifolium hybridum</t>
   </si>
   <si>
     <t>Trifolium medium</t>
   </si>
   <si>
     <t>Trifolium pratense</t>
   </si>
   <si>
     <t>Trifolium repens</t>
   </si>
   <si>
     <t>Trifolium spadiceum</t>
@@ -1895,63 +1931,69 @@
   <si>
     <t>Veronica persica</t>
   </si>
   <si>
     <t>Veronica scutellata</t>
   </si>
   <si>
     <t>Veronica serpyllifolia</t>
   </si>
   <si>
     <t>Veronica sublobata</t>
   </si>
   <si>
     <t>Viburnum opulus</t>
   </si>
   <si>
     <t>Vicia angustifolia</t>
   </si>
   <si>
     <t>Vicia angustifolia var. segetalis</t>
   </si>
   <si>
     <t>Vicia cracca</t>
   </si>
   <si>
+    <t>Vicia hirsuta</t>
+  </si>
+  <si>
     <t>Vicia sativa</t>
   </si>
   <si>
     <t>Vicia sepium</t>
   </si>
   <si>
     <t>Vicia sylvatica</t>
   </si>
   <si>
     <t>Vicia tetrasperma</t>
   </si>
   <si>
     <t>Vicia villosa</t>
+  </si>
+  <si>
+    <t>Vicia villosa subsp. villosa</t>
   </si>
   <si>
     <t>Viola arvensis</t>
   </si>
   <si>
     <t>Viola canina</t>
   </si>
   <si>
     <t>Viola collina</t>
   </si>
   <si>
     <t>Viola palustris</t>
   </si>
   <si>
     <t>Viola reichenbachiana</t>
   </si>
   <si>
     <t>Viola riviniana</t>
   </si>
   <si>
     <t>Viola tricolor</t>
   </si>
   <si>
     <t>Viola tricolor subsp. polychroma</t>
   </si>
@@ -5642,90 +5684,118 @@
       <c r="A639" s="2" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="640" spans="1:108">
       <c r="A640" s="2" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="641" spans="1:108">
       <c r="A641" s="2" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="642" spans="1:108">
       <c r="A642" s="2" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="643" spans="1:108">
       <c r="A643" s="2" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="644" spans="1:108">
-      <c r="A644" s="2"/>
+      <c r="A644" s="2" t="s">
+        <v>643</v>
+      </c>
     </row>
     <row r="645" spans="1:108">
-      <c r="A645" s="2"/>
+      <c r="A645" s="2" t="s">
+        <v>644</v>
+      </c>
     </row>
     <row r="646" spans="1:108">
-      <c r="A646" s="2"/>
+      <c r="A646" s="2" t="s">
+        <v>645</v>
+      </c>
     </row>
     <row r="647" spans="1:108">
-      <c r="A647" s="2"/>
+      <c r="A647" s="2" t="s">
+        <v>646</v>
+      </c>
     </row>
     <row r="648" spans="1:108">
-      <c r="A648" s="2"/>
+      <c r="A648" s="2" t="s">
+        <v>647</v>
+      </c>
     </row>
     <row r="649" spans="1:108">
-      <c r="A649" s="2"/>
+      <c r="A649" s="2" t="s">
+        <v>648</v>
+      </c>
     </row>
     <row r="650" spans="1:108">
-      <c r="A650" s="2"/>
+      <c r="A650" s="2" t="s">
+        <v>649</v>
+      </c>
     </row>
     <row r="651" spans="1:108">
-      <c r="A651" s="2"/>
+      <c r="A651" s="2" t="s">
+        <v>650</v>
+      </c>
     </row>
     <row r="652" spans="1:108">
-      <c r="A652" s="2"/>
+      <c r="A652" s="2" t="s">
+        <v>651</v>
+      </c>
     </row>
     <row r="653" spans="1:108">
-      <c r="A653" s="2"/>
+      <c r="A653" s="2" t="s">
+        <v>652</v>
+      </c>
     </row>
     <row r="654" spans="1:108">
-      <c r="A654" s="2"/>
+      <c r="A654" s="2" t="s">
+        <v>653</v>
+      </c>
     </row>
     <row r="655" spans="1:108">
-      <c r="A655" s="2"/>
+      <c r="A655" s="2" t="s">
+        <v>654</v>
+      </c>
     </row>
     <row r="656" spans="1:108">
-      <c r="A656" s="2"/>
+      <c r="A656" s="2" t="s">
+        <v>655</v>
+      </c>
     </row>
     <row r="657" spans="1:108">
-      <c r="A657" s="2"/>
+      <c r="A657" s="2" t="s">
+        <v>656</v>
+      </c>
     </row>
     <row r="658" spans="1:108">
       <c r="A658" s="2"/>
     </row>
     <row r="659" spans="1:108">
       <c r="A659" s="2"/>
     </row>
     <row r="660" spans="1:108">
       <c r="A660" s="2"/>
     </row>
     <row r="661" spans="1:108">
       <c r="A661" s="2"/>
     </row>
     <row r="662" spans="1:108">
       <c r="A662" s="2"/>
     </row>
     <row r="663" spans="1:108">
       <c r="A663" s="2"/>
     </row>
     <row r="664" spans="1:108">
       <c r="A664" s="2"/>
     </row>
     <row r="665" spans="1:108">
       <c r="A665" s="2"/>
     </row>
@@ -33757,30 +33827,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>doložené druhy7250a</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
+  <dc:subject>download.excel.exportDate19.19.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>