--- v0 (2026-06-03)
+++ v1 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="417">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="421">
   <si>
     <t>doložené druhy</t>
   </si>
   <si>
     <t>Abies alba</t>
   </si>
   <si>
     <t>Acer pseudoplatanus</t>
   </si>
   <si>
     <t>Aconitum plicatum</t>
   </si>
   <si>
     <t>Acorus calamus</t>
   </si>
   <si>
     <t>Actaea spicata</t>
   </si>
   <si>
     <t>Aegopodium podagraria</t>
   </si>
   <si>
     <t>Agrostis canina</t>
   </si>
   <si>
@@ -272,50 +272,53 @@
   <si>
     <t>Carex sylvatica</t>
   </si>
   <si>
     <t>Carex umbrosa</t>
   </si>
   <si>
     <t>Carex vesicaria</t>
   </si>
   <si>
     <t>Carex ×vratislaviensis</t>
   </si>
   <si>
     <t>Carlina acaulis</t>
   </si>
   <si>
     <t>Centaurea cyanus</t>
   </si>
   <si>
     <t>Centaurea jacea</t>
   </si>
   <si>
     <t>Centaurea montana</t>
   </si>
   <si>
+    <t>Centaurea pseudophrygia</t>
+  </si>
+  <si>
     <t>Cephalanthera longifolia</t>
   </si>
   <si>
     <t>Cerastium glomeratum</t>
   </si>
   <si>
     <t>Cerastium holosteoides subsp. vulgare</t>
   </si>
   <si>
     <t>Circaea alpina</t>
   </si>
   <si>
     <t>Cirsium arvense</t>
   </si>
   <si>
     <t>Cirsium heterophyllum</t>
   </si>
   <si>
     <t>Cirsium oleraceum</t>
   </si>
   <si>
     <t>Cirsium palustre</t>
   </si>
   <si>
     <t>Cirsium vulgare</t>
@@ -794,50 +797,53 @@
   <si>
     <t>Peucedanum palustre</t>
   </si>
   <si>
     <t>Phalaris arundinacea</t>
   </si>
   <si>
     <t>Phegopteris connectilis</t>
   </si>
   <si>
     <t>Phleum pratense</t>
   </si>
   <si>
     <t>Phleum pratense agg.</t>
   </si>
   <si>
     <t>Phragmites australis</t>
   </si>
   <si>
     <t>Physocarpus opulifolius</t>
   </si>
   <si>
     <t>Phyteuma nigrum</t>
   </si>
   <si>
+    <t>Phyteuma spicatum</t>
+  </si>
+  <si>
     <t>Picea abies</t>
   </si>
   <si>
     <t>Picris hieracioides</t>
   </si>
   <si>
     <t>Pilosella aurantiaca</t>
   </si>
   <si>
     <t>Pilosella caespitosa</t>
   </si>
   <si>
     <t>Pilosella glomerata</t>
   </si>
   <si>
     <t>Pilosella officinarum</t>
   </si>
   <si>
     <t>Pimpinella major</t>
   </si>
   <si>
     <t>Pimpinella saxifraga</t>
   </si>
   <si>
     <t>Pinus sylvestris</t>
@@ -857,50 +863,53 @@
   <si>
     <t>Platanthera chlorantha</t>
   </si>
   <si>
     <t>Poa annua</t>
   </si>
   <si>
     <t>Poa chaixii</t>
   </si>
   <si>
     <t>Poa nemoralis</t>
   </si>
   <si>
     <t>Poa palustris</t>
   </si>
   <si>
     <t>Poa pratensis</t>
   </si>
   <si>
     <t>Poa supina</t>
   </si>
   <si>
     <t>Poa trivialis</t>
   </si>
   <si>
+    <t>Polemonium caeruleum</t>
+  </si>
+  <si>
     <t>Polygala multicaulis</t>
   </si>
   <si>
     <t>Polygala vulgaris</t>
   </si>
   <si>
     <t>Polygala vulgaris agg.</t>
   </si>
   <si>
     <t>Populus nigra</t>
   </si>
   <si>
     <t>Populus tremula</t>
   </si>
   <si>
     <t>Potamogeton crispus</t>
   </si>
   <si>
     <t>Potamogeton natans</t>
   </si>
   <si>
     <t>Potamogeton perfoliatus</t>
   </si>
   <si>
     <t>Potentilla anserina</t>
@@ -1251,50 +1260,53 @@
     <t>Veronica arvensis</t>
   </si>
   <si>
     <t>Veronica beccabunga</t>
   </si>
   <si>
     <t>Veronica chamaedrys</t>
   </si>
   <si>
     <t>Veronica maritima</t>
   </si>
   <si>
     <t>Veronica officinalis</t>
   </si>
   <si>
     <t>Veronica persica</t>
   </si>
   <si>
     <t>Veronica scutellata</t>
   </si>
   <si>
     <t>Vicia cracca</t>
   </si>
   <si>
     <t>Vicia sepium</t>
+  </si>
+  <si>
+    <t>Vicia sylvatica</t>
   </si>
   <si>
     <t>Viola canina</t>
   </si>
   <si>
     <t>Viola palustris</t>
   </si>
   <si>
     <t>Viola reichenbachiana</t>
   </si>
   <si>
     <t>Willemetia stipitata</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -3834,60 +3846,68 @@
       <c r="A413" s="2" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="414" spans="1:108">
       <c r="A414" s="2" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="415" spans="1:108">
       <c r="A415" s="2" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="416" spans="1:108">
       <c r="A416" s="2" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="417" spans="1:108">
       <c r="A417" s="2" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="418" spans="1:108">
-      <c r="A418" s="2"/>
+      <c r="A418" s="2" t="s">
+        <v>417</v>
+      </c>
     </row>
     <row r="419" spans="1:108">
-      <c r="A419" s="2"/>
+      <c r="A419" s="2" t="s">
+        <v>418</v>
+      </c>
     </row>
     <row r="420" spans="1:108">
-      <c r="A420" s="2"/>
+      <c r="A420" s="2" t="s">
+        <v>419</v>
+      </c>
     </row>
     <row r="421" spans="1:108">
-      <c r="A421" s="2"/>
+      <c r="A421" s="2" t="s">
+        <v>420</v>
+      </c>
     </row>
     <row r="422" spans="1:108">
       <c r="A422" s="2"/>
     </row>
     <row r="423" spans="1:108">
       <c r="A423" s="2"/>
     </row>
     <row r="424" spans="1:108">
       <c r="A424" s="2"/>
     </row>
     <row r="425" spans="1:108">
       <c r="A425" s="2"/>
     </row>
     <row r="426" spans="1:108">
       <c r="A426" s="2"/>
     </row>
     <row r="427" spans="1:108">
       <c r="A427" s="2"/>
     </row>
     <row r="428" spans="1:108">
       <c r="A428" s="2"/>
     </row>
     <row r="429" spans="1:108">
       <c r="A429" s="2"/>
     </row>
@@ -32627,30 +32647,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>doložené druhy7350b</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate03.3.2026</dc:subject>
+  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>