--- v1 (2026-07-27)
+++ v2 (2026-09-20)
@@ -32647,30 +32647,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>doložené druhy7350b</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
+  <dc:subject>download.excel.exportDate20.20.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>