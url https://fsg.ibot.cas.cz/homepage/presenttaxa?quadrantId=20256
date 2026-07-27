--- v0 (2026-06-03)
+++ v1 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="784">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="791">
   <si>
     <t>doložené druhy</t>
   </si>
   <si>
     <t>Abies alba</t>
   </si>
   <si>
     <t>Acer platanoides</t>
   </si>
   <si>
     <t>Acer pseudoplatanus</t>
   </si>
   <si>
     <t>Acinos arvensis</t>
   </si>
   <si>
     <t>Aconitum lycoctonum</t>
   </si>
   <si>
     <t>Aconitum plicatum</t>
   </si>
   <si>
     <t>Aconitum variegatum</t>
   </si>
   <si>
@@ -164,50 +164,53 @@
   <si>
     <t>Alnus incana</t>
   </si>
   <si>
     <t>Alopecurus aequalis</t>
   </si>
   <si>
     <t>Alopecurus pratensis</t>
   </si>
   <si>
     <t>Alyssum alyssoides</t>
   </si>
   <si>
     <t>Anemone nemorosa</t>
   </si>
   <si>
     <t>Angelica archangelica</t>
   </si>
   <si>
     <t>Angelica sylvestris</t>
   </si>
   <si>
     <t>Antennaria dioica</t>
   </si>
   <si>
+    <t>Anthemis tinctoria</t>
+  </si>
+  <si>
     <t>Anthoxanthum odoratum</t>
   </si>
   <si>
     <t>Anthriscus nitidus</t>
   </si>
   <si>
     <t>Anthriscus sylvestris</t>
   </si>
   <si>
     <t>Anthyllis vulneraria</t>
   </si>
   <si>
     <t>Anthyllis vulneraria subsp. pseudovulneraria</t>
   </si>
   <si>
     <t>Arabidopsis thaliana</t>
   </si>
   <si>
     <t>Arabis glabra</t>
   </si>
   <si>
     <t>Arctium ×ambiguum</t>
   </si>
   <si>
     <t>Arctium lappa</t>
@@ -272,50 +275,53 @@
   <si>
     <t>Betula pubescens</t>
   </si>
   <si>
     <t>Betula pubescens subsp. carpatica</t>
   </si>
   <si>
     <t>Betula pubescens subsp. pubescens</t>
   </si>
   <si>
     <t>Bidens cernua</t>
   </si>
   <si>
     <t>Bidens frondosa</t>
   </si>
   <si>
     <t>Bidens radiata</t>
   </si>
   <si>
     <t>Bidens tripartita</t>
   </si>
   <si>
     <t>Bistorta officinalis</t>
   </si>
   <si>
+    <t>Blechnum spicant</t>
+  </si>
+  <si>
     <t>Bolboschoenus yagara</t>
   </si>
   <si>
     <t>Botrychium lunaria</t>
   </si>
   <si>
     <t>Brachypodium pinnatum</t>
   </si>
   <si>
     <t>Briza media</t>
   </si>
   <si>
     <t>Bromus benekenii</t>
   </si>
   <si>
     <t>Bromus tectorum</t>
   </si>
   <si>
     <t>Bupleurum falcatum</t>
   </si>
   <si>
     <t>Calamagrostis arundinacea</t>
   </si>
   <si>
     <t>Calamagrostis canescens</t>
@@ -1556,77 +1562,83 @@
   <si>
     <t>Phalaris arundinacea</t>
   </si>
   <si>
     <t>Phegopteris connectilis</t>
   </si>
   <si>
     <t>Phleum pratense</t>
   </si>
   <si>
     <t>Phragmites australis</t>
   </si>
   <si>
     <t>Phyteuma nigrum</t>
   </si>
   <si>
     <t>Phyteuma spicatum</t>
   </si>
   <si>
     <t>Picea abies</t>
   </si>
   <si>
     <t>Picea pungens</t>
   </si>
   <si>
+    <t>Picris hieracioides</t>
+  </si>
+  <si>
     <t>Pilosella floribunda</t>
   </si>
   <si>
     <t>Pilosella glomerata</t>
   </si>
   <si>
     <t>Pilosella lactucella</t>
   </si>
   <si>
     <t>Pilosella officinarum</t>
   </si>
   <si>
     <t>Pimpinella major</t>
   </si>
   <si>
     <t>Pimpinella saxifraga</t>
   </si>
   <si>
     <t>Pinguicula vulgaris</t>
   </si>
   <si>
     <t>Pinus nigra</t>
   </si>
   <si>
     <t>Pinus sylvestris</t>
   </si>
   <si>
+    <t>Pinus uncinata subsp. uliginosa</t>
+  </si>
+  <si>
     <t>Plantago lanceolata</t>
   </si>
   <si>
     <t>Plantago major</t>
   </si>
   <si>
     <t>Plantago media</t>
   </si>
   <si>
     <t>Plantago uliginosa</t>
   </si>
   <si>
     <t>Platanthera bifolia</t>
   </si>
   <si>
     <t>Platanthera chlorantha</t>
   </si>
   <si>
     <t>Poa angustifolia</t>
   </si>
   <si>
     <t>Poa annua</t>
   </si>
   <si>
     <t>Poa compressa</t>
@@ -1697,50 +1709,53 @@
   <si>
     <t>Potamogeton lucens</t>
   </si>
   <si>
     <t>Potamogeton natans</t>
   </si>
   <si>
     <t>Potamogeton pusillus agg.</t>
   </si>
   <si>
     <t>Potentilla anserina</t>
   </si>
   <si>
     <t>Potentilla argentea</t>
   </si>
   <si>
     <t>Potentilla erecta</t>
   </si>
   <si>
     <t>Potentilla heptaphylla</t>
   </si>
   <si>
     <t>Potentilla norvegica</t>
   </si>
   <si>
+    <t>Potentilla recta</t>
+  </si>
+  <si>
     <t>Potentilla reptans</t>
   </si>
   <si>
     <t>Potentilla supina</t>
   </si>
   <si>
     <t>Potentilla verna</t>
   </si>
   <si>
     <t>Prenanthes purpurea</t>
   </si>
   <si>
     <t>Primula elatior</t>
   </si>
   <si>
     <t>Prunella vulgaris</t>
   </si>
   <si>
     <t>Prunus avium</t>
   </si>
   <si>
     <t>Prunus domestica</t>
   </si>
   <si>
     <t>Prunus padus</t>
@@ -1928,50 +1943,53 @@
   <si>
     <t>Salix triandra</t>
   </si>
   <si>
     <t>Salix viminalis</t>
   </si>
   <si>
     <t>Sambucus ebulus</t>
   </si>
   <si>
     <t>Sambucus nigra</t>
   </si>
   <si>
     <t>Sambucus racemosa</t>
   </si>
   <si>
     <t>Sanguisorba minor</t>
   </si>
   <si>
     <t>Sanguisorba officinalis</t>
   </si>
   <si>
     <t>Sanicula europaea</t>
   </si>
   <si>
+    <t>Saxifraga granulata</t>
+  </si>
+  <si>
     <t>Saxifraga tridactylites</t>
   </si>
   <si>
     <t>Scilla bifolia agg.</t>
   </si>
   <si>
     <t>Scirpus radicans</t>
   </si>
   <si>
     <t>Scirpus sylvaticus</t>
   </si>
   <si>
     <t>Scleranthus annuus</t>
   </si>
   <si>
     <t>Scleranthus perennis</t>
   </si>
   <si>
     <t>Scorzonera humilis</t>
   </si>
   <si>
     <t>Scorzoneroides autumnalis</t>
   </si>
   <si>
     <t>Scrophularia nodosa</t>
@@ -2325,50 +2343,53 @@
     <t>Viburnum opulus</t>
   </si>
   <si>
     <t>Vicia angustifolia</t>
   </si>
   <si>
     <t>Vicia cracca</t>
   </si>
   <si>
     <t>Vicia dumetorum</t>
   </si>
   <si>
     <t>Vicia hirsuta</t>
   </si>
   <si>
     <t>Vicia sativa</t>
   </si>
   <si>
     <t>Vicia sepium</t>
   </si>
   <si>
     <t>Vicia sylvatica</t>
   </si>
   <si>
     <t>Vicia tetrasperma</t>
+  </si>
+  <si>
+    <t>Vicia villosa</t>
   </si>
   <si>
     <t>Vicia villosa subsp. villosa</t>
   </si>
   <si>
     <t>Vinca minor</t>
   </si>
   <si>
     <t>Viola arvensis</t>
   </si>
   <si>
     <t>Viola canina</t>
   </si>
   <si>
     <t>Viola collina</t>
   </si>
   <si>
     <t>Viola hirta</t>
   </si>
   <si>
     <t>Viola odorata</t>
   </si>
   <si>
     <t>Viola palustris</t>
   </si>
@@ -6770,69 +6791,83 @@
       <c r="A780" s="2" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="781" spans="1:108">
       <c r="A781" s="2" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="782" spans="1:108">
       <c r="A782" s="2" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="783" spans="1:108">
       <c r="A783" s="2" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="784" spans="1:108">
       <c r="A784" s="2" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="785" spans="1:108">
-      <c r="A785" s="2"/>
+      <c r="A785" s="2" t="s">
+        <v>784</v>
+      </c>
     </row>
     <row r="786" spans="1:108">
-      <c r="A786" s="2"/>
+      <c r="A786" s="2" t="s">
+        <v>785</v>
+      </c>
     </row>
     <row r="787" spans="1:108">
-      <c r="A787" s="2"/>
+      <c r="A787" s="2" t="s">
+        <v>786</v>
+      </c>
     </row>
     <row r="788" spans="1:108">
-      <c r="A788" s="2"/>
+      <c r="A788" s="2" t="s">
+        <v>787</v>
+      </c>
     </row>
     <row r="789" spans="1:108">
-      <c r="A789" s="2"/>
+      <c r="A789" s="2" t="s">
+        <v>788</v>
+      </c>
     </row>
     <row r="790" spans="1:108">
-      <c r="A790" s="2"/>
+      <c r="A790" s="2" t="s">
+        <v>789</v>
+      </c>
     </row>
     <row r="791" spans="1:108">
-      <c r="A791" s="2"/>
+      <c r="A791" s="2" t="s">
+        <v>790</v>
+      </c>
     </row>
     <row r="792" spans="1:108">
       <c r="A792" s="2"/>
     </row>
     <row r="793" spans="1:108">
       <c r="A793" s="2"/>
     </row>
     <row r="794" spans="1:108">
       <c r="A794" s="2"/>
     </row>
     <row r="795" spans="1:108">
       <c r="A795" s="2"/>
     </row>
     <row r="796" spans="1:108">
       <c r="A796" s="2"/>
     </row>
     <row r="797" spans="1:108">
       <c r="A797" s="2"/>
     </row>
     <row r="798" spans="1:108">
       <c r="A798" s="2"/>
     </row>
     <row r="799" spans="1:108">
       <c r="A799" s="2"/>
     </row>
@@ -34462,30 +34497,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>doložené druhy7250b</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate03.3.2026</dc:subject>
+  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>