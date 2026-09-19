--- v1 (2026-07-27)
+++ v2 (2026-09-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="791">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="792">
   <si>
     <t>doložené druhy</t>
   </si>
   <si>
     <t>Abies alba</t>
   </si>
   <si>
     <t>Acer platanoides</t>
   </si>
   <si>
     <t>Acer pseudoplatanus</t>
   </si>
   <si>
     <t>Acinos arvensis</t>
   </si>
   <si>
     <t>Aconitum lycoctonum</t>
   </si>
   <si>
     <t>Aconitum plicatum</t>
   </si>
   <si>
     <t>Aconitum variegatum</t>
   </si>
   <si>
@@ -1659,50 +1659,53 @@
     <t>Poa pratensis</t>
   </si>
   <si>
     <t>Poa pratensis agg.</t>
   </si>
   <si>
     <t>Poa supina</t>
   </si>
   <si>
     <t>Poa trivialis</t>
   </si>
   <si>
     <t>Polemonium caeruleum</t>
   </si>
   <si>
     <t>Polygala comosa</t>
   </si>
   <si>
     <t>Polygala vulgaris</t>
   </si>
   <si>
     <t>Polygonatum odoratum</t>
   </si>
   <si>
     <t>Polygonatum verticillatum</t>
+  </si>
+  <si>
+    <t>Polygonum arenastrum</t>
   </si>
   <si>
     <t>Polygonum aviculare</t>
   </si>
   <si>
     <t>Polygonum aviculare agg.</t>
   </si>
   <si>
     <t>Polypodium vulgare</t>
   </si>
   <si>
     <t>Polystichum lonchitis</t>
   </si>
   <si>
     <t>Populus tremula</t>
   </si>
   <si>
     <t>Potamogeton alpinus</t>
   </si>
   <si>
     <t>Potamogeton berchtoldii</t>
   </si>
   <si>
     <t>Potamogeton crispus</t>
   </si>
@@ -6826,51 +6829,53 @@
       <c r="A787" s="2" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="788" spans="1:108">
       <c r="A788" s="2" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="789" spans="1:108">
       <c r="A789" s="2" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="790" spans="1:108">
       <c r="A790" s="2" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="791" spans="1:108">
       <c r="A791" s="2" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="792" spans="1:108">
-      <c r="A792" s="2"/>
+      <c r="A792" s="2" t="s">
+        <v>791</v>
+      </c>
     </row>
     <row r="793" spans="1:108">
       <c r="A793" s="2"/>
     </row>
     <row r="794" spans="1:108">
       <c r="A794" s="2"/>
     </row>
     <row r="795" spans="1:108">
       <c r="A795" s="2"/>
     </row>
     <row r="796" spans="1:108">
       <c r="A796" s="2"/>
     </row>
     <row r="797" spans="1:108">
       <c r="A797" s="2"/>
     </row>
     <row r="798" spans="1:108">
       <c r="A798" s="2"/>
     </row>
     <row r="799" spans="1:108">
       <c r="A799" s="2"/>
     </row>
     <row r="800" spans="1:108">
       <c r="A800" s="2"/>
     </row>
@@ -34497,30 +34502,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>doložené druhy7250b</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
+  <dc:subject>download.excel.exportDate19.19.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>