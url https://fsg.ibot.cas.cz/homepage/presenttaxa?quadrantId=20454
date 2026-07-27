--- v0 (2026-06-04)
+++ v1 (2026-07-27)
@@ -32627,30 +32627,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>doložené druhy7351a</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate04.4.2026</dc:subject>
+  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>