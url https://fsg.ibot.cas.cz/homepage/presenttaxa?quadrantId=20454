--- v1 (2026-07-27)
+++ v2 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="417">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="427">
   <si>
     <t>doložené druhy</t>
   </si>
   <si>
     <t>Abies alba</t>
   </si>
   <si>
     <t>Acer platanoides</t>
   </si>
   <si>
     <t>Acer pseudoplatanus</t>
   </si>
   <si>
     <t>Aconitum variegatum</t>
   </si>
   <si>
     <t>Actaea spicata</t>
   </si>
   <si>
     <t>Aegopodium podagraria</t>
   </si>
   <si>
     <t>Agrostis canina</t>
   </si>
   <si>
@@ -152,50 +152,53 @@
   <si>
     <t>Avenella flexuosa</t>
   </si>
   <si>
     <t>Ballota nigra</t>
   </si>
   <si>
     <t>Betonica officinalis</t>
   </si>
   <si>
     <t>Betula pendula</t>
   </si>
   <si>
     <t>Betula pubescens</t>
   </si>
   <si>
     <t>Betula pubescens subsp. carpatica</t>
   </si>
   <si>
     <t>Betula pubescens subsp. pubescens</t>
   </si>
   <si>
     <t>Bidens frondosa</t>
   </si>
   <si>
+    <t>Bidens radiata</t>
+  </si>
+  <si>
     <t>Bistorta officinalis</t>
   </si>
   <si>
     <t>Blechnum spicant</t>
   </si>
   <si>
     <t>Botrychium lunaria</t>
   </si>
   <si>
     <t>Botrychium matricariifolium</t>
   </si>
   <si>
     <t>Brachypodium pinnatum</t>
   </si>
   <si>
     <t>Briza media</t>
   </si>
   <si>
     <t>Bromus secalinus</t>
   </si>
   <si>
     <t>Calamagrostis arundinacea</t>
   </si>
   <si>
     <t>Calamagrostis canescens</t>
@@ -410,53 +413,59 @@
   <si>
     <t>Dryopteris affinis agg.</t>
   </si>
   <si>
     <t>Dryopteris borreri</t>
   </si>
   <si>
     <t>Dryopteris cambrensis</t>
   </si>
   <si>
     <t>Dryopteris carthusiana</t>
   </si>
   <si>
     <t>Dryopteris dilatata</t>
   </si>
   <si>
     <t>Dryopteris filix-mas</t>
   </si>
   <si>
     <t>Dryopteris filix-mas agg.</t>
   </si>
   <si>
     <t>Echinochloa crus-galli</t>
   </si>
   <si>
+    <t>Elatine triandra</t>
+  </si>
+  <si>
     <t>Eleocharis acicularis</t>
   </si>
   <si>
+    <t>Eleocharis ovata</t>
+  </si>
+  <si>
     <t>Eleocharis palustris</t>
   </si>
   <si>
     <t>Epilobium adenocaulon</t>
   </si>
   <si>
     <t>Epilobium angustifolium</t>
   </si>
   <si>
     <t>Epilobium hirsutum</t>
   </si>
   <si>
     <t>Epilobium montanum</t>
   </si>
   <si>
     <t>Epilobium palustre</t>
   </si>
   <si>
     <t>Epipactis helleborine</t>
   </si>
   <si>
     <t>Equisetum arvense</t>
   </si>
   <si>
     <t>Equisetum fluviatile</t>
@@ -467,50 +476,53 @@
   <si>
     <t>Equisetum sylvaticum</t>
   </si>
   <si>
     <t>Erechtites hieraciifolius</t>
   </si>
   <si>
     <t>Eriophorum angustifolium</t>
   </si>
   <si>
     <t>Eriophorum latifolium</t>
   </si>
   <si>
     <t>Eriophorum vaginatum</t>
   </si>
   <si>
     <t>Euphorbia amygdaloides</t>
   </si>
   <si>
     <t>Euphorbia cyparissias</t>
   </si>
   <si>
     <t>Euphorbia esula</t>
   </si>
   <si>
+    <t>Euphorbia peplus</t>
+  </si>
+  <si>
     <t>Euphrasia officinalis subsp. rostkoviana</t>
   </si>
   <si>
     <t>Fagus sylvatica</t>
   </si>
   <si>
     <t>Festuca ovina</t>
   </si>
   <si>
     <t>Festuca ovina s. l.</t>
   </si>
   <si>
     <t>Festuca pratensis</t>
   </si>
   <si>
     <t>Festuca rubra</t>
   </si>
   <si>
     <t>Filipendula ulmaria</t>
   </si>
   <si>
     <t>Fragaria viridis</t>
   </si>
   <si>
     <t>Frangula alnus</t>
@@ -590,95 +602,101 @@
   <si>
     <t>Helianthemum grandiflorum subsp. obscurum</t>
   </si>
   <si>
     <t>Helictotrichon pubescens</t>
   </si>
   <si>
     <t>Heracleum sphondylium</t>
   </si>
   <si>
     <t>Hieracium lachenalii</t>
   </si>
   <si>
     <t>Hieracium murorum</t>
   </si>
   <si>
     <t>Holcus lanatus</t>
   </si>
   <si>
     <t>Holcus mollis</t>
   </si>
   <si>
     <t>Homogyne alpina</t>
   </si>
   <si>
+    <t>Hordeum murinum</t>
+  </si>
+  <si>
     <t>Huperzia selago</t>
   </si>
   <si>
     <t>Hypericum maculatum</t>
   </si>
   <si>
     <t>Hypericum perforatum</t>
   </si>
   <si>
     <t>Hypochaeris radicata</t>
   </si>
   <si>
     <t>Chaerophyllum aureum</t>
   </si>
   <si>
     <t>Chaerophyllum hirsutum</t>
   </si>
   <si>
     <t>Chamaecytisus supinus</t>
   </si>
   <si>
     <t>Chenopodium album agg.</t>
   </si>
   <si>
     <t>Chenopodium bonus-henricus</t>
   </si>
   <si>
     <t>Impatiens glandulifera</t>
   </si>
   <si>
     <t>Impatiens noli-tangere</t>
   </si>
   <si>
     <t>Impatiens parviflora</t>
   </si>
   <si>
     <t>Iris pseudacorus</t>
   </si>
   <si>
     <t>Juncus articulatus</t>
   </si>
   <si>
     <t>Juncus bufonius</t>
   </si>
   <si>
+    <t>Juncus bulbosus</t>
+  </si>
+  <si>
     <t>Juncus conglomeratus</t>
   </si>
   <si>
     <t>Juncus effusus</t>
   </si>
   <si>
     <t>Juncus filiformis</t>
   </si>
   <si>
     <t>Juncus tenuis</t>
   </si>
   <si>
     <t>Juniperus communis</t>
   </si>
   <si>
     <t>Knautia arvensis</t>
   </si>
   <si>
     <t>Lactuca serriola</t>
   </si>
   <si>
     <t>Larix decidua</t>
   </si>
   <si>
     <t>Lathyrus pratensis</t>
@@ -818,50 +836,53 @@
   <si>
     <t>Myosotis sylvatica</t>
   </si>
   <si>
     <t>Myosoton aquaticum</t>
   </si>
   <si>
     <t>Nardus stricta</t>
   </si>
   <si>
     <t>Neottia nidus-avis</t>
   </si>
   <si>
     <t>Nuphar pumila</t>
   </si>
   <si>
     <t>Odontites vernus</t>
   </si>
   <si>
     <t>Oreopteris limbosperma</t>
   </si>
   <si>
     <t>Oxalis acetosella</t>
   </si>
   <si>
+    <t>Oxalis corniculata</t>
+  </si>
+  <si>
     <t>Papaver dubium</t>
   </si>
   <si>
     <t>Paris quadrifolia</t>
   </si>
   <si>
     <t>Parnassia palustris</t>
   </si>
   <si>
     <t>Pedicularis sylvatica</t>
   </si>
   <si>
     <t>Peplis portula</t>
   </si>
   <si>
     <t>Persicaria amphibia</t>
   </si>
   <si>
     <t>Petasites albus</t>
   </si>
   <si>
     <t>Peucedanum ostruthium</t>
   </si>
   <si>
     <t>Peucedanum palustre</t>
@@ -989,98 +1010,104 @@
   <si>
     <t>Pulmonaria officinalis</t>
   </si>
   <si>
     <t>Pyrola minor</t>
   </si>
   <si>
     <t>Quercus petraea</t>
   </si>
   <si>
     <t>Ranunculus acris</t>
   </si>
   <si>
     <t>Ranunculus flammula</t>
   </si>
   <si>
     <t>Ranunculus repens</t>
   </si>
   <si>
     <t>Rhinanthus minor</t>
   </si>
   <si>
     <t>Rorippa amphibia</t>
   </si>
   <si>
+    <t>Rorippa palustris</t>
+  </si>
+  <si>
     <t>Rosa pendulina</t>
   </si>
   <si>
     <t>Rubus allegheniensis</t>
   </si>
   <si>
     <t>Rubus apricus</t>
   </si>
   <si>
     <t>Rubus caesius</t>
   </si>
   <si>
     <t>Rubus epipsilos</t>
   </si>
   <si>
     <t>Rubus franconicus</t>
   </si>
   <si>
     <t>Rubus fruticosus agg.</t>
   </si>
   <si>
     <t>Rubus idaeus</t>
   </si>
   <si>
     <t>Rubus pedemontanus</t>
   </si>
   <si>
     <t>Rubus plicatus</t>
   </si>
   <si>
     <t>Rubus ser. Glandulosi</t>
   </si>
   <si>
     <t>Rubus silvae-norticae</t>
   </si>
   <si>
     <t>Rumex acetosa</t>
   </si>
   <si>
     <t>Rumex acetosella</t>
   </si>
   <si>
     <t>Rumex aquaticus</t>
   </si>
   <si>
     <t>Rumex crispus</t>
   </si>
   <si>
+    <t>Rumex maritimus</t>
+  </si>
+  <si>
     <t>Rumex obtusifolius</t>
   </si>
   <si>
     <t>Sagina procumbens</t>
   </si>
   <si>
     <t>Salix aurita</t>
   </si>
   <si>
     <t>Salix caprea</t>
   </si>
   <si>
     <t>Salix cinerea</t>
   </si>
   <si>
     <t>Salix euxina</t>
   </si>
   <si>
     <t>Salix pentandra</t>
   </si>
   <si>
     <t>Salix rosmarinifolia</t>
   </si>
   <si>
     <t>Salix triandra</t>
@@ -1110,50 +1137,53 @@
     <t>Scorzonera humilis</t>
   </si>
   <si>
     <t>Scorzoneroides autumnalis</t>
   </si>
   <si>
     <t>Scrophularia nodosa</t>
   </si>
   <si>
     <t>Sedum album</t>
   </si>
   <si>
     <t>Sedum hispanicum</t>
   </si>
   <si>
     <t>Senecio hercynicus</t>
   </si>
   <si>
     <t>Senecio ovatus</t>
   </si>
   <si>
     <t>Senecio sylvaticus</t>
   </si>
   <si>
     <t>Senecio vulgaris</t>
+  </si>
+  <si>
+    <t>Setaria viridis</t>
   </si>
   <si>
     <t>Silene dioica</t>
   </si>
   <si>
     <t>Silene nutans</t>
   </si>
   <si>
     <t>Silene vulgaris</t>
   </si>
   <si>
     <t>Soldanella montana</t>
   </si>
   <si>
     <t>Solidago virgaurea</t>
   </si>
   <si>
     <t>Solidago virgaurea subsp. virgaurea</t>
   </si>
   <si>
     <t>Sorbus aucuparia</t>
   </si>
   <si>
     <t>Sparganium erectum</t>
   </si>
@@ -3834,78 +3864,98 @@
       <c r="A413" s="2" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="414" spans="1:108">
       <c r="A414" s="2" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="415" spans="1:108">
       <c r="A415" s="2" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="416" spans="1:108">
       <c r="A416" s="2" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="417" spans="1:108">
       <c r="A417" s="2" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="418" spans="1:108">
-      <c r="A418" s="2"/>
+      <c r="A418" s="2" t="s">
+        <v>417</v>
+      </c>
     </row>
     <row r="419" spans="1:108">
-      <c r="A419" s="2"/>
+      <c r="A419" s="2" t="s">
+        <v>418</v>
+      </c>
     </row>
     <row r="420" spans="1:108">
-      <c r="A420" s="2"/>
+      <c r="A420" s="2" t="s">
+        <v>419</v>
+      </c>
     </row>
     <row r="421" spans="1:108">
-      <c r="A421" s="2"/>
+      <c r="A421" s="2" t="s">
+        <v>420</v>
+      </c>
     </row>
     <row r="422" spans="1:108">
-      <c r="A422" s="2"/>
+      <c r="A422" s="2" t="s">
+        <v>421</v>
+      </c>
     </row>
     <row r="423" spans="1:108">
-      <c r="A423" s="2"/>
+      <c r="A423" s="2" t="s">
+        <v>422</v>
+      </c>
     </row>
     <row r="424" spans="1:108">
-      <c r="A424" s="2"/>
+      <c r="A424" s="2" t="s">
+        <v>423</v>
+      </c>
     </row>
     <row r="425" spans="1:108">
-      <c r="A425" s="2"/>
+      <c r="A425" s="2" t="s">
+        <v>424</v>
+      </c>
     </row>
     <row r="426" spans="1:108">
-      <c r="A426" s="2"/>
+      <c r="A426" s="2" t="s">
+        <v>425</v>
+      </c>
     </row>
     <row r="427" spans="1:108">
-      <c r="A427" s="2"/>
+      <c r="A427" s="2" t="s">
+        <v>426</v>
+      </c>
     </row>
     <row r="428" spans="1:108">
       <c r="A428" s="2"/>
     </row>
     <row r="429" spans="1:108">
       <c r="A429" s="2"/>
     </row>
     <row r="430" spans="1:108">
       <c r="A430" s="2"/>
     </row>
     <row r="431" spans="1:108">
       <c r="A431" s="2"/>
     </row>
     <row r="432" spans="1:108">
       <c r="A432" s="2"/>
     </row>
     <row r="433" spans="1:108">
       <c r="A433" s="2"/>
     </row>
     <row r="434" spans="1:108">
       <c r="A434" s="2"/>
     </row>
     <row r="435" spans="1:108">
       <c r="A435" s="2"/>
     </row>
@@ -32627,30 +32677,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>doložené druhy7351a</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
+  <dc:subject>download.excel.exportDate21.21.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>