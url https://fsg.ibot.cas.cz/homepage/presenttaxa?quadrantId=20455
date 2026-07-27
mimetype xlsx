--- v0 (2026-06-03)
+++ v1 (2026-07-27)
@@ -33312,30 +33312,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>doložené druhy7251c</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate03.3.2026</dc:subject>
+  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>