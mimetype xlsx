--- v1 (2026-07-27)
+++ v2 (2026-09-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="download.excel.title" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="554">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="555">
   <si>
     <t>doložené druhy</t>
   </si>
   <si>
     <t>Abies alba</t>
   </si>
   <si>
     <t>Acer pseudoplatanus</t>
   </si>
   <si>
     <t>Aconitum ×cammarum</t>
   </si>
   <si>
     <t>Aconitum lycoctonum</t>
   </si>
   <si>
     <t>Acorus calamus</t>
   </si>
   <si>
     <t>Actaea spicata</t>
   </si>
   <si>
     <t>Adoxa moschatellina</t>
   </si>
   <si>
@@ -1521,50 +1521,53 @@
     <t>Tanacetum vulgare</t>
   </si>
   <si>
     <t>Taraxacum alatum</t>
   </si>
   <si>
     <t>Taraxacum crassum</t>
   </si>
   <si>
     <t>Taraxacum jugiferum</t>
   </si>
   <si>
     <t>Taraxacum sect. Taraxacum</t>
   </si>
   <si>
     <t>Telekia speciosa</t>
   </si>
   <si>
     <t>Tephroseris crispa</t>
   </si>
   <si>
     <t>Thymus pulegioides</t>
   </si>
   <si>
     <t>Tragopogon pratensis</t>
+  </si>
+  <si>
+    <t>Tragopogon pratensis subsp. minor</t>
   </si>
   <si>
     <t>Trientalis europaea</t>
   </si>
   <si>
     <t>Trifolium aureum</t>
   </si>
   <si>
     <t>Trifolium campestre</t>
   </si>
   <si>
     <t>Trifolium hybridum</t>
   </si>
   <si>
     <t>Trifolium medium</t>
   </si>
   <si>
     <t>Trifolium montanum</t>
   </si>
   <si>
     <t>Trifolium pratense</t>
   </si>
   <si>
     <t>Trifolium repens</t>
   </si>
@@ -4930,51 +4933,53 @@
       <c r="A550" s="2" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="551" spans="1:108">
       <c r="A551" s="2" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="552" spans="1:108">
       <c r="A552" s="2" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="553" spans="1:108">
       <c r="A553" s="2" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="554" spans="1:108">
       <c r="A554" s="2" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="555" spans="1:108">
-      <c r="A555" s="2"/>
+      <c r="A555" s="2" t="s">
+        <v>554</v>
+      </c>
     </row>
     <row r="556" spans="1:108">
       <c r="A556" s="2"/>
     </row>
     <row r="557" spans="1:108">
       <c r="A557" s="2"/>
     </row>
     <row r="558" spans="1:108">
       <c r="A558" s="2"/>
     </row>
     <row r="559" spans="1:108">
       <c r="A559" s="2"/>
     </row>
     <row r="560" spans="1:108">
       <c r="A560" s="2"/>
     </row>
     <row r="561" spans="1:108">
       <c r="A561" s="2"/>
     </row>
     <row r="562" spans="1:108">
       <c r="A562" s="2"/>
     </row>
     <row r="563" spans="1:108">
       <c r="A563" s="2"/>
     </row>
@@ -33312,30 +33317,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>download.excel.title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>download.excel.creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>doložené druhy7251c</dc:title>
   <dc:description/>
-  <dc:subject>download.excel.exportDate27.27.2026</dc:subject>
+  <dc:subject>download.excel.exportDate19.19.2026</dc:subject>
   <cp:keywords>FSG export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>